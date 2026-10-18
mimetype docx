--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162291230" name="Picture">
+                  <wp:docPr id="339114686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162291230" name="Picture"/>
+                          <pic:cNvPr id="339114686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381092298" name="Picture">
+                  <wp:docPr id="1178617853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381092298" name="Picture"/>
+                          <pic:cNvPr id="1178617853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="162370239" name="Picture">
+                        <wp:docPr id="1917356136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="162370239" name="Picture"/>
+                                <pic:cNvPr id="1917356136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098145057" name="Picture">
+                  <wp:docPr id="854187931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098145057" name="Picture"/>
+                          <pic:cNvPr id="854187931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791807501" name="Picture">
+                  <wp:docPr id="646408568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791807501" name="Picture"/>
+                          <pic:cNvPr id="646408568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112793081" name="Picture">
+                  <wp:docPr id="521584040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112793081" name="Picture"/>
+                          <pic:cNvPr id="521584040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298763321" name="Picture">
+                  <wp:docPr id="282036393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298763321" name="Picture"/>
+                          <pic:cNvPr id="282036393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591367131" name="Picture">
+                  <wp:docPr id="1306501418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591367131" name="Picture"/>
+                          <pic:cNvPr id="1306501418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2132854177" name="Picture">
+                        <wp:docPr id="932585767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2132854177" name="Picture"/>
+                                <pic:cNvPr id="932585767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="986882340" name="Picture">
+                        <wp:docPr id="1924587129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="986882340" name="Picture"/>
+                                <pic:cNvPr id="1924587129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1030431031" name="Picture">
+                        <wp:docPr id="1348689118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1030431031" name="Picture"/>
+                                <pic:cNvPr id="1348689118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2144960330" name="Picture">
+                        <wp:docPr id="1098849935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2144960330" name="Picture"/>
+                                <pic:cNvPr id="1098849935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1550528320" name="Picture">
+                        <wp:docPr id="255815635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1550528320" name="Picture"/>
+                                <pic:cNvPr id="255815635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1056146557" name="Picture">
+                        <wp:docPr id="1803703200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1056146557" name="Picture"/>
+                                <pic:cNvPr id="1803703200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1529636584" name="Picture">
+                        <wp:docPr id="853740822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1529636584" name="Picture"/>
+                                <pic:cNvPr id="853740822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1917874775" name="Picture">
+                        <wp:docPr id="1518811912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1917874775" name="Picture"/>
+                                <pic:cNvPr id="1518811912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="920231305" name="Picture">
+                        <wp:docPr id="1440581061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="920231305" name="Picture"/>
+                                <pic:cNvPr id="1440581061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="662729179" name="Picture">
+                        <wp:docPr id="450730524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="662729179" name="Picture"/>
+                                <pic:cNvPr id="450730524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1681672568" name="Picture">
+                        <wp:docPr id="1807994239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1681672568" name="Picture"/>
+                                <pic:cNvPr id="1807994239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1811863892" name="Picture">
+                        <wp:docPr id="828624245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1811863892" name="Picture"/>
+                                <pic:cNvPr id="828624245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1716255485" name="Picture">
+                        <wp:docPr id="1100600725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1716255485" name="Picture"/>
+                                <pic:cNvPr id="1100600725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="610620435" name="Picture">
+                        <wp:docPr id="1866904404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="610620435" name="Picture"/>
+                                <pic:cNvPr id="1866904404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1620193322" name="Picture">
+                        <wp:docPr id="349714487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1620193322" name="Picture"/>
+                                <pic:cNvPr id="349714487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506311976" name="Picture">
+                  <wp:docPr id="691406538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506311976" name="Picture"/>
+                          <pic:cNvPr id="691406538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115684602" name="Picture">
+                  <wp:docPr id="793207208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115684602" name="Picture"/>
+                          <pic:cNvPr id="793207208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364910601" name="Picture">
+                  <wp:docPr id="1340243437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364910601" name="Picture"/>
+                          <pic:cNvPr id="1340243437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555899207" name="Picture">
+                  <wp:docPr id="1045006777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555899207" name="Picture"/>
+                          <pic:cNvPr id="1045006777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003281453" name="Picture">
+                  <wp:docPr id="258661916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003281453" name="Picture"/>
+                          <pic:cNvPr id="258661916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38178619" name="Picture">
+                  <wp:docPr id="2094917511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38178619" name="Picture"/>
+                          <pic:cNvPr id="2094917511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1262682193" name="Picture">
+                        <wp:docPr id="693135715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1262682193" name="Picture"/>
+                                <pic:cNvPr id="693135715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906606968" name="Picture">
+                  <wp:docPr id="735943108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906606968" name="Picture"/>
+                          <pic:cNvPr id="735943108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491125459" name="Picture">
+                  <wp:docPr id="1065293226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491125459" name="Picture"/>
+                          <pic:cNvPr id="1065293226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322721442" name="Picture">
+                  <wp:docPr id="357460055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322721442" name="Picture"/>
+                          <pic:cNvPr id="357460055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725782793" name="Picture">
+                  <wp:docPr id="427613478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725782793" name="Picture"/>
+                          <pic:cNvPr id="427613478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954784676" name="Picture">
+                  <wp:docPr id="990896844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954784676" name="Picture"/>
+                          <pic:cNvPr id="990896844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230194939" name="Picture">
+                  <wp:docPr id="666929362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230194939" name="Picture"/>
+                          <pic:cNvPr id="666929362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1681329585" name="Picture">
+                        <wp:docPr id="604395499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1681329585" name="Picture"/>
+                                <pic:cNvPr id="604395499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716634218" name="Picture">
+                  <wp:docPr id="119791009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716634218" name="Picture"/>
+                          <pic:cNvPr id="119791009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915531536" name="Picture">
+                  <wp:docPr id="2038739859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915531536" name="Picture"/>
+                          <pic:cNvPr id="2038739859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455331484" name="Picture">
+                  <wp:docPr id="671504522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455331484" name="Picture"/>
+                          <pic:cNvPr id="671504522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661676340" name="Picture">
+                  <wp:docPr id="274849972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661676340" name="Picture"/>
+                          <pic:cNvPr id="274849972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99802563" name="Picture">
+                  <wp:docPr id="484057794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99802563" name="Picture"/>
+                          <pic:cNvPr id="484057794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1967105238" name="Picture">
+                  <wp:docPr id="934460679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1967105238" name="Picture"/>
+                          <pic:cNvPr id="934460679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098566361" name="Picture">
+                        <wp:docPr id="680347503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098566361" name="Picture"/>
+                                <pic:cNvPr id="680347503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240194868" name="Picture">
+                  <wp:docPr id="183864828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240194868" name="Picture"/>
+                          <pic:cNvPr id="183864828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749024949" name="Picture">
+                  <wp:docPr id="1779358462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749024949" name="Picture"/>
+                          <pic:cNvPr id="1779358462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525824260" name="Picture">
+                  <wp:docPr id="985054379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525824260" name="Picture"/>
+                          <pic:cNvPr id="985054379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285277429" name="Picture">
+                  <wp:docPr id="618240380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285277429" name="Picture"/>
+                          <pic:cNvPr id="618240380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792159148" name="Picture">
+                  <wp:docPr id="1720717352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792159148" name="Picture"/>
+                          <pic:cNvPr id="1720717352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645444594" name="Picture">
+                  <wp:docPr id="449106908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645444594" name="Picture"/>
+                          <pic:cNvPr id="449106908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="625517601" name="Picture">
+                        <wp:docPr id="720873111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="625517601" name="Picture"/>
+                                <pic:cNvPr id="720873111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958102989" name="Picture">
+                  <wp:docPr id="153683006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958102989" name="Picture"/>
+                          <pic:cNvPr id="153683006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339713238" name="Picture">
+                  <wp:docPr id="511559826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339713238" name="Picture"/>
+                          <pic:cNvPr id="511559826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625952479" name="Picture">
+                  <wp:docPr id="103149953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625952479" name="Picture"/>
+                          <pic:cNvPr id="103149953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666068861" name="Picture">
+                  <wp:docPr id="1451344419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666068861" name="Picture"/>
+                          <pic:cNvPr id="1451344419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553666748" name="Picture">
+                  <wp:docPr id="560053120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553666748" name="Picture"/>
+                          <pic:cNvPr id="560053120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671298580" name="Picture">
+                  <wp:docPr id="560194567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671298580" name="Picture"/>
+                          <pic:cNvPr id="560194567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760266317" name="Picture">
+                  <wp:docPr id="981376199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760266317" name="Picture"/>
+                          <pic:cNvPr id="981376199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433699662" name="Picture">
+                  <wp:docPr id="1286490109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433699662" name="Picture"/>
+                          <pic:cNvPr id="1286490109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837622901" name="Picture">
+                  <wp:docPr id="1760410863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837622901" name="Picture"/>
+                          <pic:cNvPr id="1760410863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>