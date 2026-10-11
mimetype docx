--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309601169" name="Picture">
+                  <wp:docPr id="1259895937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309601169" name="Picture"/>
+                          <pic:cNvPr id="1259895937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771382098" name="Picture">
+                  <wp:docPr id="1724264449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771382098" name="Picture"/>
+                          <pic:cNvPr id="1724264449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="700152962" name="Picture">
+                        <wp:docPr id="351508707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="700152962" name="Picture"/>
+                                <pic:cNvPr id="351508707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991818409" name="Picture">
+                  <wp:docPr id="2118642334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991818409" name="Picture"/>
+                          <pic:cNvPr id="2118642334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275776583" name="Picture">
+                  <wp:docPr id="1885041658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275776583" name="Picture"/>
+                          <pic:cNvPr id="1885041658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516511403" name="Picture">
+                  <wp:docPr id="2124852099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516511403" name="Picture"/>
+                          <pic:cNvPr id="2124852099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705984994" name="Picture">
+                  <wp:docPr id="1254644697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705984994" name="Picture"/>
+                          <pic:cNvPr id="1254644697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41763661" name="Picture">
+                  <wp:docPr id="758330394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41763661" name="Picture"/>
+                          <pic:cNvPr id="758330394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="197099179" name="Picture">
+                        <wp:docPr id="89223285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="197099179" name="Picture"/>
+                                <pic:cNvPr id="89223285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1123786686" name="Picture">
+                        <wp:docPr id="167487423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1123786686" name="Picture"/>
+                                <pic:cNvPr id="167487423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1423183503" name="Picture">
+                        <wp:docPr id="1999541729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1423183503" name="Picture"/>
+                                <pic:cNvPr id="1999541729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="425927737" name="Picture">
+                        <wp:docPr id="1461861972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="425927737" name="Picture"/>
+                                <pic:cNvPr id="1461861972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1750138507" name="Picture">
+                        <wp:docPr id="238194249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1750138507" name="Picture"/>
+                                <pic:cNvPr id="238194249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511625132" name="Picture">
+                        <wp:docPr id="1272261170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511625132" name="Picture"/>
+                                <pic:cNvPr id="1272261170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1929366701" name="Picture">
+                        <wp:docPr id="424149160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1929366701" name="Picture"/>
+                                <pic:cNvPr id="424149160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1885372670" name="Picture">
+                        <wp:docPr id="393097504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1885372670" name="Picture"/>
+                                <pic:cNvPr id="393097504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1721849856" name="Picture">
+                        <wp:docPr id="254799880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1721849856" name="Picture"/>
+                                <pic:cNvPr id="254799880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1761987646" name="Picture">
+                        <wp:docPr id="114823071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1761987646" name="Picture"/>
+                                <pic:cNvPr id="114823071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="149110069" name="Picture">
+                        <wp:docPr id="1227667403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="149110069" name="Picture"/>
+                                <pic:cNvPr id="1227667403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="175564025" name="Picture">
+                        <wp:docPr id="1507244708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="175564025" name="Picture"/>
+                                <pic:cNvPr id="1507244708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="490249167" name="Picture">
+                        <wp:docPr id="1217710877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="490249167" name="Picture"/>
+                                <pic:cNvPr id="1217710877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="103594816" name="Picture">
+                        <wp:docPr id="260397425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="103594816" name="Picture"/>
+                                <pic:cNvPr id="260397425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1075822090" name="Picture">
+                        <wp:docPr id="578019840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1075822090" name="Picture"/>
+                                <pic:cNvPr id="578019840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991573072" name="Picture">
+                  <wp:docPr id="363774043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991573072" name="Picture"/>
+                          <pic:cNvPr id="363774043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566904276" name="Picture">
+                  <wp:docPr id="359106407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566904276" name="Picture"/>
+                          <pic:cNvPr id="359106407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448788614" name="Picture">
+                  <wp:docPr id="1109825407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448788614" name="Picture"/>
+                          <pic:cNvPr id="1109825407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120091821" name="Picture">
+                  <wp:docPr id="1363128792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120091821" name="Picture"/>
+                          <pic:cNvPr id="1363128792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630466481" name="Picture">
+                  <wp:docPr id="868692148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630466481" name="Picture"/>
+                          <pic:cNvPr id="868692148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960890896" name="Picture">
+                  <wp:docPr id="644523797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960890896" name="Picture"/>
+                          <pic:cNvPr id="644523797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="299313219" name="Picture">
+                        <wp:docPr id="794730961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="299313219" name="Picture"/>
+                                <pic:cNvPr id="794730961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688074630" name="Picture">
+                  <wp:docPr id="1450409666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688074630" name="Picture"/>
+                          <pic:cNvPr id="1450409666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219994270" name="Picture">
+                  <wp:docPr id="1813987311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219994270" name="Picture"/>
+                          <pic:cNvPr id="1813987311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631340110" name="Picture">
+                  <wp:docPr id="915757972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631340110" name="Picture"/>
+                          <pic:cNvPr id="915757972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330496426" name="Picture">
+                  <wp:docPr id="1928743049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330496426" name="Picture"/>
+                          <pic:cNvPr id="1928743049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710240486" name="Picture">
+                  <wp:docPr id="1567512225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710240486" name="Picture"/>
+                          <pic:cNvPr id="1567512225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114843856" name="Picture">
+                  <wp:docPr id="1190832722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114843856" name="Picture"/>
+                          <pic:cNvPr id="1190832722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="396159561" name="Picture">
+                        <wp:docPr id="1508764786" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="396159561" name="Picture"/>
+                                <pic:cNvPr id="1508764786" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230508853" name="Picture">
+                  <wp:docPr id="1318579758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230508853" name="Picture"/>
+                          <pic:cNvPr id="1318579758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963012341" name="Picture">
+                  <wp:docPr id="2016351730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963012341" name="Picture"/>
+                          <pic:cNvPr id="2016351730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438242005" name="Picture">
+                  <wp:docPr id="19474589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438242005" name="Picture"/>
+                          <pic:cNvPr id="19474589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405943363" name="Picture">
+                  <wp:docPr id="595061353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405943363" name="Picture"/>
+                          <pic:cNvPr id="595061353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230655791" name="Picture">
+                  <wp:docPr id="1743969742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230655791" name="Picture"/>
+                          <pic:cNvPr id="1743969742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085194204" name="Picture">
+                  <wp:docPr id="2140520224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085194204" name="Picture"/>
+                          <pic:cNvPr id="2140520224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="296931983" name="Picture">
+                        <wp:docPr id="1804092676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="296931983" name="Picture"/>
+                                <pic:cNvPr id="1804092676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31473,57 +31473,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073026791" name="Picture">
+                  <wp:docPr id="1978845093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073026791" name="Picture"/>
+                          <pic:cNvPr id="1978845093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31562,57 +31562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210313582" name="Picture">
+                  <wp:docPr id="1333615222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210313582" name="Picture"/>
+                          <pic:cNvPr id="1333615222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32206,57 +32206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594968296" name="Picture">
+                  <wp:docPr id="1687737100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594968296" name="Picture"/>
+                          <pic:cNvPr id="1687737100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33204,57 +33204,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20371691" name="Picture">
+                  <wp:docPr id="1821866402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20371691" name="Picture"/>
+                          <pic:cNvPr id="1821866402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33307,57 +33307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742867067" name="Picture">
+                  <wp:docPr id="477498245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742867067" name="Picture"/>
+                          <pic:cNvPr id="477498245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34684,57 +34684,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355366628" name="Picture">
+                  <wp:docPr id="308517302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355366628" name="Picture"/>
+                          <pic:cNvPr id="308517302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35827,57 +35827,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="790464548" name="Picture">
+                        <wp:docPr id="386976701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="790464548" name="Picture"/>
+                                <pic:cNvPr id="386976701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37188,57 +37188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902378307" name="Picture">
+                  <wp:docPr id="430988992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902378307" name="Picture"/>
+                          <pic:cNvPr id="430988992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37277,57 +37277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796452994" name="Picture">
+                  <wp:docPr id="190138584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796452994" name="Picture"/>
+                          <pic:cNvPr id="190138584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37921,57 +37921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488336139" name="Picture">
+                  <wp:docPr id="937460490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488336139" name="Picture"/>
+                          <pic:cNvPr id="937460490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38919,57 +38919,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986371283" name="Picture">
+                  <wp:docPr id="1849596590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986371283" name="Picture"/>
+                          <pic:cNvPr id="1849596590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39022,57 +39022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718370652" name="Picture">
+                  <wp:docPr id="909609397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718370652" name="Picture"/>
+                          <pic:cNvPr id="909609397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40399,57 +40399,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34409690" name="Picture">
+                  <wp:docPr id="2142606435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34409690" name="Picture"/>
+                          <pic:cNvPr id="2142606435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41542,57 +41542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="582256312" name="Picture">
+                        <wp:docPr id="1788083783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="582256312" name="Picture"/>
+                                <pic:cNvPr id="1788083783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42813,57 +42813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385622780" name="Picture">
+                  <wp:docPr id="1471396804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385622780" name="Picture"/>
+                          <pic:cNvPr id="1471396804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42893,57 +42893,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="258698545" name="Picture">
+                  <wp:docPr id="1847190755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="258698545" name="Picture"/>
+                          <pic:cNvPr id="1847190755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43372,57 +43372,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634043079" name="Picture">
+                  <wp:docPr id="2031593872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634043079" name="Picture"/>
+                          <pic:cNvPr id="2031593872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45297,57 +45297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075025772" name="Picture">
+                  <wp:docPr id="1576088576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075025772" name="Picture"/>
+                          <pic:cNvPr id="1576088576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45377,57 +45377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202225708" name="Picture">
+                  <wp:docPr id="692939850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202225708" name="Picture"/>
+                          <pic:cNvPr id="692939850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45856,57 +45856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990285312" name="Picture">
+                  <wp:docPr id="1933524707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990285312" name="Picture"/>
+                          <pic:cNvPr id="1933524707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48291,57 +48291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446879184" name="Picture">
+                  <wp:docPr id="418331979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446879184" name="Picture"/>
+                          <pic:cNvPr id="418331979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48362,57 +48362,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421039434" name="Picture">
+                  <wp:docPr id="1510092064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421039434" name="Picture"/>
+                          <pic:cNvPr id="1510092064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48776,57 +48776,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694873393" name="Picture">
+                  <wp:docPr id="1354815653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694873393" name="Picture"/>
+                          <pic:cNvPr id="1354815653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>