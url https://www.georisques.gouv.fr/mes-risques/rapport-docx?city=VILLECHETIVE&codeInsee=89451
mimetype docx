--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599941877" name="Picture">
+                  <wp:docPr id="1870966758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599941877" name="Picture"/>
+                          <pic:cNvPr id="1870966758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310843777" name="Picture">
+                  <wp:docPr id="1039219702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310843777" name="Picture"/>
+                          <pic:cNvPr id="1039219702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1759327493" name="Picture">
+                        <wp:docPr id="32329062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1759327493" name="Picture"/>
+                                <pic:cNvPr id="32329062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277487964" name="Picture">
+                  <wp:docPr id="431259803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277487964" name="Picture"/>
+                          <pic:cNvPr id="431259803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836518503" name="Picture">
+                  <wp:docPr id="1371616134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836518503" name="Picture"/>
+                          <pic:cNvPr id="1371616134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193373937" name="Picture">
+                  <wp:docPr id="1411603497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193373937" name="Picture"/>
+                          <pic:cNvPr id="1411603497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505832687" name="Picture">
+                  <wp:docPr id="394732809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505832687" name="Picture"/>
+                          <pic:cNvPr id="394732809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836967068" name="Picture">
+                  <wp:docPr id="2069889379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836967068" name="Picture"/>
+                          <pic:cNvPr id="2069889379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1374021290" name="Picture">
+                        <wp:docPr id="787110644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1374021290" name="Picture"/>
+                                <pic:cNvPr id="787110644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1194448262" name="Picture">
+                        <wp:docPr id="1460029762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1194448262" name="Picture"/>
+                                <pic:cNvPr id="1460029762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1675293166" name="Picture">
+                        <wp:docPr id="2088898389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1675293166" name="Picture"/>
+                                <pic:cNvPr id="2088898389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1841893201" name="Picture">
+                        <wp:docPr id="672474091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1841893201" name="Picture"/>
+                                <pic:cNvPr id="672474091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="431698948" name="Picture">
+                        <wp:docPr id="2078331555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="431698948" name="Picture"/>
+                                <pic:cNvPr id="2078331555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504311628" name="Picture">
+                        <wp:docPr id="411604020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504311628" name="Picture"/>
+                                <pic:cNvPr id="411604020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1584926824" name="Picture">
+                        <wp:docPr id="490850817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1584926824" name="Picture"/>
+                                <pic:cNvPr id="490850817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1509751412" name="Picture">
+                        <wp:docPr id="281179807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1509751412" name="Picture"/>
+                                <pic:cNvPr id="281179807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="72257365" name="Picture">
+                        <wp:docPr id="1395101210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="72257365" name="Picture"/>
+                                <pic:cNvPr id="1395101210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="766859330" name="Picture">
+                        <wp:docPr id="119117192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="766859330" name="Picture"/>
+                                <pic:cNvPr id="119117192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1819844890" name="Picture">
+                        <wp:docPr id="151185703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1819844890" name="Picture"/>
+                                <pic:cNvPr id="151185703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093059738" name="Picture">
+                        <wp:docPr id="345765217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093059738" name="Picture"/>
+                                <pic:cNvPr id="345765217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="685314053" name="Picture">
+                        <wp:docPr id="1263482319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="685314053" name="Picture"/>
+                                <pic:cNvPr id="1263482319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="804296449" name="Picture">
+                        <wp:docPr id="1643639653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="804296449" name="Picture"/>
+                                <pic:cNvPr id="1643639653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1654246945" name="Picture">
+                        <wp:docPr id="1361297894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1654246945" name="Picture"/>
+                                <pic:cNvPr id="1361297894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818498543" name="Picture">
+                  <wp:docPr id="758092321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818498543" name="Picture"/>
+                          <pic:cNvPr id="758092321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703130933" name="Picture">
+                  <wp:docPr id="1119895145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703130933" name="Picture"/>
+                          <pic:cNvPr id="1119895145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281941393" name="Picture">
+                  <wp:docPr id="198469075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281941393" name="Picture"/>
+                          <pic:cNvPr id="198469075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556592894" name="Picture">
+                  <wp:docPr id="258684707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556592894" name="Picture"/>
+                          <pic:cNvPr id="258684707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371342711" name="Picture">
+                  <wp:docPr id="154694505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371342711" name="Picture"/>
+                          <pic:cNvPr id="154694505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335598884" name="Picture">
+                  <wp:docPr id="1950213950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335598884" name="Picture"/>
+                          <pic:cNvPr id="1950213950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1357322574" name="Picture">
+                        <wp:docPr id="62602252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1357322574" name="Picture"/>
+                                <pic:cNvPr id="62602252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308277613" name="Picture">
+                  <wp:docPr id="1611876564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308277613" name="Picture"/>
+                          <pic:cNvPr id="1611876564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445548303" name="Picture">
+                  <wp:docPr id="104231785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445548303" name="Picture"/>
+                          <pic:cNvPr id="104231785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917567097" name="Picture">
+                  <wp:docPr id="1547134207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917567097" name="Picture"/>
+                          <pic:cNvPr id="1547134207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170402641" name="Picture">
+                  <wp:docPr id="47832444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170402641" name="Picture"/>
+                          <pic:cNvPr id="47832444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305921804" name="Picture">
+                  <wp:docPr id="1400112326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305921804" name="Picture"/>
+                          <pic:cNvPr id="1400112326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446716206" name="Picture">
+                  <wp:docPr id="1908054282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446716206" name="Picture"/>
+                          <pic:cNvPr id="1908054282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1391752942" name="Picture">
+                        <wp:docPr id="671410316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1391752942" name="Picture"/>
+                                <pic:cNvPr id="671410316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254124782" name="Picture">
+                  <wp:docPr id="636802375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254124782" name="Picture"/>
+                          <pic:cNvPr id="636802375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585482097" name="Picture">
+                  <wp:docPr id="721339426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585482097" name="Picture"/>
+                          <pic:cNvPr id="721339426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187757200" name="Picture">
+                  <wp:docPr id="2046728509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187757200" name="Picture"/>
+                          <pic:cNvPr id="2046728509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618339951" name="Picture">
+                  <wp:docPr id="948951111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618339951" name="Picture"/>
+                          <pic:cNvPr id="948951111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113726138" name="Picture">
+                  <wp:docPr id="947859826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113726138" name="Picture"/>
+                          <pic:cNvPr id="947859826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402006745" name="Picture">
+                  <wp:docPr id="2062280625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402006745" name="Picture"/>
+                          <pic:cNvPr id="2062280625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="486325077" name="Picture">
+                        <wp:docPr id="2094835915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="486325077" name="Picture"/>
+                                <pic:cNvPr id="2094835915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397612807" name="Picture">
+                  <wp:docPr id="558284872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397612807" name="Picture"/>
+                          <pic:cNvPr id="558284872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019012846" name="Picture">
+                  <wp:docPr id="10068170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019012846" name="Picture"/>
+                          <pic:cNvPr id="10068170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25725602" name="Picture">
+                  <wp:docPr id="429574882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25725602" name="Picture"/>
+                          <pic:cNvPr id="429574882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33270,57 +33270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336266964" name="Picture">
+                  <wp:docPr id="1603008870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336266964" name="Picture"/>
+                          <pic:cNvPr id="1603008870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33359,57 +33359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180198936" name="Picture">
+                  <wp:docPr id="269084079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180198936" name="Picture"/>
+                          <pic:cNvPr id="269084079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34039,57 +34039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679671688" name="Picture">
+                  <wp:docPr id="1205292656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679671688" name="Picture"/>
+                          <pic:cNvPr id="1205292656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35100,57 +35100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589540675" name="Picture">
+                  <wp:docPr id="576861195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589540675" name="Picture"/>
+                          <pic:cNvPr id="576861195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35203,57 +35203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544244415" name="Picture">
+                  <wp:docPr id="167692218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544244415" name="Picture"/>
+                          <pic:cNvPr id="167692218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36661,57 +36661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075517232" name="Picture">
+                  <wp:docPr id="1870781566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075517232" name="Picture"/>
+                          <pic:cNvPr id="1870781566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37858,57 +37858,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="907880573" name="Picture">
+                        <wp:docPr id="2112416583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="907880573" name="Picture"/>
+                                <pic:cNvPr id="2112416583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40227,57 +40227,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982190048" name="Picture">
+                  <wp:docPr id="1678188555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982190048" name="Picture"/>
+                          <pic:cNvPr id="1678188555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40316,57 +40316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128193501" name="Picture">
+                  <wp:docPr id="276460274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128193501" name="Picture"/>
+                          <pic:cNvPr id="276460274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40960,57 +40960,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478856084" name="Picture">
+                  <wp:docPr id="720503145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478856084" name="Picture"/>
+                          <pic:cNvPr id="720503145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41958,57 +41958,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781499341" name="Picture">
+                  <wp:docPr id="1320512088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781499341" name="Picture"/>
+                          <pic:cNvPr id="1320512088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42061,57 +42061,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285642079" name="Picture">
+                  <wp:docPr id="1718541241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285642079" name="Picture"/>
+                          <pic:cNvPr id="1718541241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43438,57 +43438,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219361662" name="Picture">
+                  <wp:docPr id="2020940212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219361662" name="Picture"/>
+                          <pic:cNvPr id="2020940212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44581,57 +44581,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="624316869" name="Picture">
+                        <wp:docPr id="1441486524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="624316869" name="Picture"/>
+                                <pic:cNvPr id="1441486524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45802,57 +45802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825892060" name="Picture">
+                  <wp:docPr id="92491020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825892060" name="Picture"/>
+                          <pic:cNvPr id="92491020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45873,57 +45873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221990036" name="Picture">
+                  <wp:docPr id="1480072602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221990036" name="Picture"/>
+                          <pic:cNvPr id="1480072602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46287,57 +46287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27514819" name="Picture">
+                  <wp:docPr id="440033058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27514819" name="Picture"/>
+                          <pic:cNvPr id="440033058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>