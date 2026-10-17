--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565245169" name="Picture">
+                  <wp:docPr id="448364178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565245169" name="Picture"/>
+                          <pic:cNvPr id="448364178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406422730" name="Picture">
+                  <wp:docPr id="435846278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406422730" name="Picture"/>
+                          <pic:cNvPr id="435846278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2013789063" name="Picture">
+                        <wp:docPr id="887103510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2013789063" name="Picture"/>
+                                <pic:cNvPr id="887103510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612176078" name="Picture">
+                  <wp:docPr id="1910476288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612176078" name="Picture"/>
+                          <pic:cNvPr id="1910476288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089399693" name="Picture">
+                  <wp:docPr id="248615602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089399693" name="Picture"/>
+                          <pic:cNvPr id="248615602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408491897" name="Picture">
+                  <wp:docPr id="103954105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408491897" name="Picture"/>
+                          <pic:cNvPr id="103954105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084285614" name="Picture">
+                  <wp:docPr id="35414301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084285614" name="Picture"/>
+                          <pic:cNvPr id="35414301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42938737" name="Picture">
+                  <wp:docPr id="817985078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42938737" name="Picture"/>
+                          <pic:cNvPr id="817985078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="44285437" name="Picture">
+                        <wp:docPr id="1387208041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="44285437" name="Picture"/>
+                                <pic:cNvPr id="1387208041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1851774011" name="Picture">
+                        <wp:docPr id="213747547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1851774011" name="Picture"/>
+                                <pic:cNvPr id="213747547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1042212753" name="Picture">
+                        <wp:docPr id="1598097874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1042212753" name="Picture"/>
+                                <pic:cNvPr id="1598097874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1966020492" name="Picture">
+                        <wp:docPr id="854677491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1966020492" name="Picture"/>
+                                <pic:cNvPr id="854677491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1733963683" name="Picture">
+                        <wp:docPr id="1813382334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1733963683" name="Picture"/>
+                                <pic:cNvPr id="1813382334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="708807005" name="Picture">
+                        <wp:docPr id="803743631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="708807005" name="Picture"/>
+                                <pic:cNvPr id="803743631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1656187232" name="Picture">
+                        <wp:docPr id="866553256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1656187232" name="Picture"/>
+                                <pic:cNvPr id="866553256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1441468186" name="Picture">
+                        <wp:docPr id="210413582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1441468186" name="Picture"/>
+                                <pic:cNvPr id="210413582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1897269007" name="Picture">
+                        <wp:docPr id="1467854592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1897269007" name="Picture"/>
+                                <pic:cNvPr id="1467854592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="908888176" name="Picture">
+                        <wp:docPr id="940684448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="908888176" name="Picture"/>
+                                <pic:cNvPr id="940684448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="305336725" name="Picture">
+                        <wp:docPr id="110570663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="305336725" name="Picture"/>
+                                <pic:cNvPr id="110570663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="864294032" name="Picture">
+                        <wp:docPr id="769977856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="864294032" name="Picture"/>
+                                <pic:cNvPr id="769977856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044722451" name="Picture">
+                  <wp:docPr id="711375454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044722451" name="Picture"/>
+                          <pic:cNvPr id="711375454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421795511" name="Picture">
+                  <wp:docPr id="769747483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421795511" name="Picture"/>
+                          <pic:cNvPr id="769747483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268403994" name="Picture">
+                  <wp:docPr id="973628517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268403994" name="Picture"/>
+                          <pic:cNvPr id="973628517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055456258" name="Picture">
+                  <wp:docPr id="1968462918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055456258" name="Picture"/>
+                          <pic:cNvPr id="1968462918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151542757" name="Picture">
+                  <wp:docPr id="164361142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151542757" name="Picture"/>
+                          <pic:cNvPr id="164361142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604878717" name="Picture">
+                  <wp:docPr id="850798440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604878717" name="Picture"/>
+                          <pic:cNvPr id="850798440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1514619747" name="Picture">
+                        <wp:docPr id="1472777011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1514619747" name="Picture"/>
+                                <pic:cNvPr id="1472777011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128315421" name="Picture">
+                  <wp:docPr id="599456815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128315421" name="Picture"/>
+                          <pic:cNvPr id="599456815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132152807" name="Picture">
+                  <wp:docPr id="1814628583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132152807" name="Picture"/>
+                          <pic:cNvPr id="1814628583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600266928" name="Picture">
+                  <wp:docPr id="2099894018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600266928" name="Picture"/>
+                          <pic:cNvPr id="2099894018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665807188" name="Picture">
+                  <wp:docPr id="1614907653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665807188" name="Picture"/>
+                          <pic:cNvPr id="1614907653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015575849" name="Picture">
+                  <wp:docPr id="1673177442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015575849" name="Picture"/>
+                          <pic:cNvPr id="1673177442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809768173" name="Picture">
+                  <wp:docPr id="1784215546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809768173" name="Picture"/>
+                          <pic:cNvPr id="1784215546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1075554180" name="Picture">
+                        <wp:docPr id="2022188246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1075554180" name="Picture"/>
+                                <pic:cNvPr id="2022188246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838603504" name="Picture">
+                  <wp:docPr id="414730389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838603504" name="Picture"/>
+                          <pic:cNvPr id="414730389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575307369" name="Picture">
+                  <wp:docPr id="482751823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575307369" name="Picture"/>
+                          <pic:cNvPr id="482751823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030597103" name="Picture">
+                  <wp:docPr id="412861877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030597103" name="Picture"/>
+                          <pic:cNvPr id="412861877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468453876" name="Picture">
+                  <wp:docPr id="1299792852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468453876" name="Picture"/>
+                          <pic:cNvPr id="1299792852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259505426" name="Picture">
+                  <wp:docPr id="15639811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259505426" name="Picture"/>
+                          <pic:cNvPr id="15639811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575108368" name="Picture">
+                  <wp:docPr id="1625950476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575108368" name="Picture"/>
+                          <pic:cNvPr id="1625950476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1110579228" name="Picture">
+                        <wp:docPr id="1348625625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1110579228" name="Picture"/>
+                                <pic:cNvPr id="1348625625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30307,57 +30307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888894782" name="Picture">
+                  <wp:docPr id="1040319239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888894782" name="Picture"/>
+                          <pic:cNvPr id="1040319239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30396,57 +30396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645472675" name="Picture">
+                  <wp:docPr id="488344753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645472675" name="Picture"/>
+                          <pic:cNvPr id="488344753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31040,57 +31040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960394632" name="Picture">
+                  <wp:docPr id="1578923879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960394632" name="Picture"/>
+                          <pic:cNvPr id="1578923879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32038,57 +32038,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658049952" name="Picture">
+                  <wp:docPr id="1923857480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658049952" name="Picture"/>
+                          <pic:cNvPr id="1923857480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32141,57 +32141,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279035933" name="Picture">
+                  <wp:docPr id="207182835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279035933" name="Picture"/>
+                          <pic:cNvPr id="207182835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33518,57 +33518,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125676246" name="Picture">
+                  <wp:docPr id="461717393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125676246" name="Picture"/>
+                          <pic:cNvPr id="461717393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563409416" name="Picture">
+                        <wp:docPr id="2144966619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563409416" name="Picture"/>
+                                <pic:cNvPr id="2144966619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35882,57 +35882,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561447871" name="Picture">
+                  <wp:docPr id="1293047302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561447871" name="Picture"/>
+                          <pic:cNvPr id="1293047302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35953,57 +35953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431518965" name="Picture">
+                  <wp:docPr id="1005561236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431518965" name="Picture"/>
+                          <pic:cNvPr id="1005561236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36367,57 +36367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275722438" name="Picture">
+                  <wp:docPr id="2065065919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275722438" name="Picture"/>
+                          <pic:cNvPr id="2065065919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>