--- v1 (2026-10-17)
+++ v2 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448364178" name="Picture">
+                  <wp:docPr id="1422943535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448364178" name="Picture"/>
+                          <pic:cNvPr id="1422943535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435846278" name="Picture">
+                  <wp:docPr id="1467151139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435846278" name="Picture"/>
+                          <pic:cNvPr id="1467151139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="887103510" name="Picture">
+                        <wp:docPr id="496405292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="887103510" name="Picture"/>
+                                <pic:cNvPr id="496405292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1910476288" name="Picture">
+                  <wp:docPr id="783279176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1910476288" name="Picture"/>
+                          <pic:cNvPr id="783279176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248615602" name="Picture">
+                  <wp:docPr id="1516471183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248615602" name="Picture"/>
+                          <pic:cNvPr id="1516471183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103954105" name="Picture">
+                  <wp:docPr id="31448109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103954105" name="Picture"/>
+                          <pic:cNvPr id="31448109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35414301" name="Picture">
+                  <wp:docPr id="148624175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35414301" name="Picture"/>
+                          <pic:cNvPr id="148624175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817985078" name="Picture">
+                  <wp:docPr id="1785762411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817985078" name="Picture"/>
+                          <pic:cNvPr id="1785762411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1387208041" name="Picture">
+                        <wp:docPr id="391444705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1387208041" name="Picture"/>
+                                <pic:cNvPr id="391444705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="213747547" name="Picture">
+                        <wp:docPr id="1369146048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="213747547" name="Picture"/>
+                                <pic:cNvPr id="1369146048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1598097874" name="Picture">
+                        <wp:docPr id="1172338147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1598097874" name="Picture"/>
+                                <pic:cNvPr id="1172338147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="854677491" name="Picture">
+                        <wp:docPr id="459530379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="854677491" name="Picture"/>
+                                <pic:cNvPr id="459530379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1813382334" name="Picture">
+                        <wp:docPr id="1999183014" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1813382334" name="Picture"/>
+                                <pic:cNvPr id="1999183014" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="803743631" name="Picture">
+                        <wp:docPr id="1743540118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="803743631" name="Picture"/>
+                                <pic:cNvPr id="1743540118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="866553256" name="Picture">
+                        <wp:docPr id="69060470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="866553256" name="Picture"/>
+                                <pic:cNvPr id="69060470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="210413582" name="Picture">
+                        <wp:docPr id="129177217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="210413582" name="Picture"/>
+                                <pic:cNvPr id="129177217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1467854592" name="Picture">
+                        <wp:docPr id="1636684415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1467854592" name="Picture"/>
+                                <pic:cNvPr id="1636684415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="940684448" name="Picture">
+                        <wp:docPr id="2060634001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="940684448" name="Picture"/>
+                                <pic:cNvPr id="2060634001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="110570663" name="Picture">
+                        <wp:docPr id="2138628982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="110570663" name="Picture"/>
+                                <pic:cNvPr id="2138628982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="769977856" name="Picture">
+                        <wp:docPr id="417013874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="769977856" name="Picture"/>
+                                <pic:cNvPr id="417013874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711375454" name="Picture">
+                  <wp:docPr id="1386665825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711375454" name="Picture"/>
+                          <pic:cNvPr id="1386665825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769747483" name="Picture">
+                  <wp:docPr id="179958624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769747483" name="Picture"/>
+                          <pic:cNvPr id="179958624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973628517" name="Picture">
+                  <wp:docPr id="222635767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973628517" name="Picture"/>
+                          <pic:cNvPr id="222635767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968462918" name="Picture">
+                  <wp:docPr id="1252393132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968462918" name="Picture"/>
+                          <pic:cNvPr id="1252393132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164361142" name="Picture">
+                  <wp:docPr id="1938881299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164361142" name="Picture"/>
+                          <pic:cNvPr id="1938881299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850798440" name="Picture">
+                  <wp:docPr id="1940033816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850798440" name="Picture"/>
+                          <pic:cNvPr id="1940033816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1472777011" name="Picture">
+                        <wp:docPr id="1833544258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1472777011" name="Picture"/>
+                                <pic:cNvPr id="1833544258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599456815" name="Picture">
+                  <wp:docPr id="1635591273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599456815" name="Picture"/>
+                          <pic:cNvPr id="1635591273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814628583" name="Picture">
+                  <wp:docPr id="971140654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814628583" name="Picture"/>
+                          <pic:cNvPr id="971140654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099894018" name="Picture">
+                  <wp:docPr id="433707242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099894018" name="Picture"/>
+                          <pic:cNvPr id="433707242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614907653" name="Picture">
+                  <wp:docPr id="757972369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614907653" name="Picture"/>
+                          <pic:cNvPr id="757972369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673177442" name="Picture">
+                  <wp:docPr id="1750189006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673177442" name="Picture"/>
+                          <pic:cNvPr id="1750189006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784215546" name="Picture">
+                  <wp:docPr id="2028950189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784215546" name="Picture"/>
+                          <pic:cNvPr id="2028950189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2022188246" name="Picture">
+                        <wp:docPr id="1945311493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2022188246" name="Picture"/>
+                                <pic:cNvPr id="1945311493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414730389" name="Picture">
+                  <wp:docPr id="909585926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414730389" name="Picture"/>
+                          <pic:cNvPr id="909585926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482751823" name="Picture">
+                  <wp:docPr id="1969299420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482751823" name="Picture"/>
+                          <pic:cNvPr id="1969299420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412861877" name="Picture">
+                  <wp:docPr id="1572659422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412861877" name="Picture"/>
+                          <pic:cNvPr id="1572659422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299792852" name="Picture">
+                  <wp:docPr id="68847143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299792852" name="Picture"/>
+                          <pic:cNvPr id="68847143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15639811" name="Picture">
+                  <wp:docPr id="482694733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15639811" name="Picture"/>
+                          <pic:cNvPr id="482694733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625950476" name="Picture">
+                  <wp:docPr id="860259272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625950476" name="Picture"/>
+                          <pic:cNvPr id="860259272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1348625625" name="Picture">
+                        <wp:docPr id="1156571435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1348625625" name="Picture"/>
+                                <pic:cNvPr id="1156571435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30307,57 +30307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040319239" name="Picture">
+                  <wp:docPr id="2020233036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040319239" name="Picture"/>
+                          <pic:cNvPr id="2020233036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30396,57 +30396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488344753" name="Picture">
+                  <wp:docPr id="1297808758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488344753" name="Picture"/>
+                          <pic:cNvPr id="1297808758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31040,57 +31040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578923879" name="Picture">
+                  <wp:docPr id="1988606799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578923879" name="Picture"/>
+                          <pic:cNvPr id="1988606799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32038,57 +32038,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923857480" name="Picture">
+                  <wp:docPr id="1878009515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923857480" name="Picture"/>
+                          <pic:cNvPr id="1878009515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32141,57 +32141,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207182835" name="Picture">
+                  <wp:docPr id="1232247060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207182835" name="Picture"/>
+                          <pic:cNvPr id="1232247060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33518,57 +33518,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461717393" name="Picture">
+                  <wp:docPr id="1824296535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461717393" name="Picture"/>
+                          <pic:cNvPr id="1824296535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2144966619" name="Picture">
+                        <wp:docPr id="2126426301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2144966619" name="Picture"/>
+                                <pic:cNvPr id="2126426301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35882,57 +35882,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293047302" name="Picture">
+                  <wp:docPr id="1987598091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293047302" name="Picture"/>
+                          <pic:cNvPr id="1987598091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35953,57 +35953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005561236" name="Picture">
+                  <wp:docPr id="533589329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005561236" name="Picture"/>
+                          <pic:cNvPr id="533589329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36367,57 +36367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065065919" name="Picture">
+                  <wp:docPr id="1579435345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065065919" name="Picture"/>
+                          <pic:cNvPr id="1579435345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>