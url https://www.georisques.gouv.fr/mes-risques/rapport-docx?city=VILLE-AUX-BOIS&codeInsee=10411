--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305590458" name="Picture">
+                  <wp:docPr id="2012098842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305590458" name="Picture"/>
+                          <pic:cNvPr id="2012098842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155863527" name="Picture">
+                  <wp:docPr id="634466942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155863527" name="Picture"/>
+                          <pic:cNvPr id="634466942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1095132830" name="Picture">
+                        <wp:docPr id="1077751220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1095132830" name="Picture"/>
+                                <pic:cNvPr id="1077751220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876237141" name="Picture">
+                  <wp:docPr id="1138177831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876237141" name="Picture"/>
+                          <pic:cNvPr id="1138177831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118606417" name="Picture">
+                  <wp:docPr id="548244002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118606417" name="Picture"/>
+                          <pic:cNvPr id="548244002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1248842544" name="Picture">
+                  <wp:docPr id="1747375587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1248842544" name="Picture"/>
+                          <pic:cNvPr id="1747375587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427905860" name="Picture">
+                  <wp:docPr id="1015690158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427905860" name="Picture"/>
+                          <pic:cNvPr id="1015690158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356443885" name="Picture">
+                  <wp:docPr id="1035579658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356443885" name="Picture"/>
+                          <pic:cNvPr id="1035579658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1726066510" name="Picture">
+                        <wp:docPr id="512086962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1726066510" name="Picture"/>
+                                <pic:cNvPr id="512086962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1016975979" name="Picture">
+                        <wp:docPr id="1156168767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1016975979" name="Picture"/>
+                                <pic:cNvPr id="1156168767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978585424" name="Picture">
+                        <wp:docPr id="999706443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978585424" name="Picture"/>
+                                <pic:cNvPr id="999706443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1480217540" name="Picture">
+                        <wp:docPr id="201656189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1480217540" name="Picture"/>
+                                <pic:cNvPr id="201656189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="151582628" name="Picture">
+                        <wp:docPr id="2022577642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="151582628" name="Picture"/>
+                                <pic:cNvPr id="2022577642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1281659076" name="Picture">
+                        <wp:docPr id="802658867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1281659076" name="Picture"/>
+                                <pic:cNvPr id="802658867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="751079093" name="Picture">
+                        <wp:docPr id="1586935477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="751079093" name="Picture"/>
+                                <pic:cNvPr id="1586935477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="444277552" name="Picture">
+                        <wp:docPr id="430089789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="444277552" name="Picture"/>
+                                <pic:cNvPr id="430089789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="817337182" name="Picture">
+                        <wp:docPr id="165466291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="817337182" name="Picture"/>
+                                <pic:cNvPr id="165466291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1973312819" name="Picture">
+                        <wp:docPr id="464830310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1973312819" name="Picture"/>
+                                <pic:cNvPr id="464830310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="800141606" name="Picture">
+                        <wp:docPr id="467184889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="800141606" name="Picture"/>
+                                <pic:cNvPr id="467184889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1617158095" name="Picture">
+                        <wp:docPr id="2008525155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1617158095" name="Picture"/>
+                                <pic:cNvPr id="2008525155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579425052" name="Picture">
+                        <wp:docPr id="750443568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579425052" name="Picture"/>
+                                <pic:cNvPr id="750443568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="644332025" name="Picture">
+                        <wp:docPr id="1807673366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="644332025" name="Picture"/>
+                                <pic:cNvPr id="1807673366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1782966529" name="Picture">
+                        <wp:docPr id="1811826563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1782966529" name="Picture"/>
+                                <pic:cNvPr id="1811826563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211122454" name="Picture">
+                  <wp:docPr id="599228144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211122454" name="Picture"/>
+                          <pic:cNvPr id="599228144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046194153" name="Picture">
+                  <wp:docPr id="2036724068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046194153" name="Picture"/>
+                          <pic:cNvPr id="2036724068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714219365" name="Picture">
+                  <wp:docPr id="1611581267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714219365" name="Picture"/>
+                          <pic:cNvPr id="1611581267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928697459" name="Picture">
+                  <wp:docPr id="1696036759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928697459" name="Picture"/>
+                          <pic:cNvPr id="1696036759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948904162" name="Picture">
+                  <wp:docPr id="322040921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948904162" name="Picture"/>
+                          <pic:cNvPr id="322040921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833454588" name="Picture">
+                  <wp:docPr id="1134822192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833454588" name="Picture"/>
+                          <pic:cNvPr id="1134822192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2137152767" name="Picture">
+                        <wp:docPr id="248344941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2137152767" name="Picture"/>
+                                <pic:cNvPr id="248344941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362070784" name="Picture">
+                  <wp:docPr id="478645650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362070784" name="Picture"/>
+                          <pic:cNvPr id="478645650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86039198" name="Picture">
+                  <wp:docPr id="763884394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86039198" name="Picture"/>
+                          <pic:cNvPr id="763884394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749613409" name="Picture">
+                  <wp:docPr id="1218750894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749613409" name="Picture"/>
+                          <pic:cNvPr id="1218750894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769954320" name="Picture">
+                  <wp:docPr id="864747008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769954320" name="Picture"/>
+                          <pic:cNvPr id="864747008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453202299" name="Picture">
+                  <wp:docPr id="141948541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453202299" name="Picture"/>
+                          <pic:cNvPr id="141948541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700913256" name="Picture">
+                  <wp:docPr id="1460132017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700913256" name="Picture"/>
+                          <pic:cNvPr id="1460132017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="539583725" name="Picture">
+                        <wp:docPr id="708512793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="539583725" name="Picture"/>
+                                <pic:cNvPr id="708512793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403659871" name="Picture">
+                  <wp:docPr id="520012588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403659871" name="Picture"/>
+                          <pic:cNvPr id="520012588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648582169" name="Picture">
+                  <wp:docPr id="1165609003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648582169" name="Picture"/>
+                          <pic:cNvPr id="1165609003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007293632" name="Picture">
+                  <wp:docPr id="25379536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007293632" name="Picture"/>
+                          <pic:cNvPr id="25379536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185716942" name="Picture">
+                  <wp:docPr id="614529920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185716942" name="Picture"/>
+                          <pic:cNvPr id="614529920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644860341" name="Picture">
+                  <wp:docPr id="2014089788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644860341" name="Picture"/>
+                          <pic:cNvPr id="2014089788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981150168" name="Picture">
+                  <wp:docPr id="957891791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981150168" name="Picture"/>
+                          <pic:cNvPr id="957891791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1802409436" name="Picture">
+                        <wp:docPr id="954032421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1802409436" name="Picture"/>
+                                <pic:cNvPr id="954032421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322117689" name="Picture">
+                  <wp:docPr id="1781733183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322117689" name="Picture"/>
+                          <pic:cNvPr id="1781733183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83395714" name="Picture">
+                  <wp:docPr id="1786158239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83395714" name="Picture"/>
+                          <pic:cNvPr id="1786158239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463937972" name="Picture">
+                  <wp:docPr id="963714237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463937972" name="Picture"/>
+                          <pic:cNvPr id="963714237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486906705" name="Picture">
+                  <wp:docPr id="1449931975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486906705" name="Picture"/>
+                          <pic:cNvPr id="1449931975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="406595155" name="Picture">
+                  <wp:docPr id="144759025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="406595155" name="Picture"/>
+                          <pic:cNvPr id="144759025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984878689" name="Picture">
+                  <wp:docPr id="965061036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984878689" name="Picture"/>
+                          <pic:cNvPr id="965061036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365368124" name="Picture">
+                  <wp:docPr id="1920442416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365368124" name="Picture"/>
+                          <pic:cNvPr id="1920442416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828012326" name="Picture">
+                  <wp:docPr id="1073449899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828012326" name="Picture"/>
+                          <pic:cNvPr id="1073449899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456385346" name="Picture">
+                  <wp:docPr id="412402243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456385346" name="Picture"/>
+                          <pic:cNvPr id="412402243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1901965944" name="Picture">
+                        <wp:docPr id="1812999365" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1901965944" name="Picture"/>
+                                <pic:cNvPr id="1812999365" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970304738" name="Picture">
+                  <wp:docPr id="1378381278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970304738" name="Picture"/>
+                          <pic:cNvPr id="1378381278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504071285" name="Picture">
+                  <wp:docPr id="607054670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504071285" name="Picture"/>
+                          <pic:cNvPr id="607054670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419759349" name="Picture">
+                  <wp:docPr id="52522511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419759349" name="Picture"/>
+                          <pic:cNvPr id="52522511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950981171" name="Picture">
+                  <wp:docPr id="452095970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950981171" name="Picture"/>
+                          <pic:cNvPr id="452095970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453421790" name="Picture">
+                  <wp:docPr id="1230006982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453421790" name="Picture"/>
+                          <pic:cNvPr id="1230006982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271296047" name="Picture">
+                  <wp:docPr id="100228784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271296047" name="Picture"/>
+                          <pic:cNvPr id="100228784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1077334364" name="Picture">
+                        <wp:docPr id="1846213728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1077334364" name="Picture"/>
+                                <pic:cNvPr id="1846213728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224464299" name="Picture">
+                  <wp:docPr id="558441423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224464299" name="Picture"/>
+                          <pic:cNvPr id="558441423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240461776" name="Picture">
+                  <wp:docPr id="1175424255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240461776" name="Picture"/>
+                          <pic:cNvPr id="1175424255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159149461" name="Picture">
+                  <wp:docPr id="531683222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159149461" name="Picture"/>
+                          <pic:cNvPr id="531683222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>