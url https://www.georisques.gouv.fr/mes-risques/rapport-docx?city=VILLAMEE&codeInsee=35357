--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192424461" name="Picture">
+                  <wp:docPr id="1245250386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192424461" name="Picture"/>
+                          <pic:cNvPr id="1245250386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435028223" name="Picture">
+                  <wp:docPr id="2125660916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435028223" name="Picture"/>
+                          <pic:cNvPr id="2125660916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="717503678" name="Picture">
+                        <wp:docPr id="1422338246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="717503678" name="Picture"/>
+                                <pic:cNvPr id="1422338246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157988505" name="Picture">
+                  <wp:docPr id="1184922521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157988505" name="Picture"/>
+                          <pic:cNvPr id="1184922521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083534232" name="Picture">
+                  <wp:docPr id="1415045288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083534232" name="Picture"/>
+                          <pic:cNvPr id="1415045288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141376973" name="Picture">
+                  <wp:docPr id="1371911374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141376973" name="Picture"/>
+                          <pic:cNvPr id="1371911374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647128742" name="Picture">
+                  <wp:docPr id="699975607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647128742" name="Picture"/>
+                          <pic:cNvPr id="699975607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705876442" name="Picture">
+                  <wp:docPr id="207992557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705876442" name="Picture"/>
+                          <pic:cNvPr id="207992557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="34622186" name="Picture">
+                        <wp:docPr id="725981658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="34622186" name="Picture"/>
+                                <pic:cNvPr id="725981658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="310905254" name="Picture">
+                        <wp:docPr id="669192141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="310905254" name="Picture"/>
+                                <pic:cNvPr id="669192141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="824307768" name="Picture">
+                        <wp:docPr id="1154228340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="824307768" name="Picture"/>
+                                <pic:cNvPr id="1154228340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="26244770" name="Picture">
+                        <wp:docPr id="492423196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="26244770" name="Picture"/>
+                                <pic:cNvPr id="492423196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1806001796" name="Picture">
+                        <wp:docPr id="89296175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1806001796" name="Picture"/>
+                                <pic:cNvPr id="89296175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="903142461" name="Picture">
+                        <wp:docPr id="1474665925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="903142461" name="Picture"/>
+                                <pic:cNvPr id="1474665925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="765693245" name="Picture">
+                        <wp:docPr id="1255059957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="765693245" name="Picture"/>
+                                <pic:cNvPr id="1255059957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="414233615" name="Picture">
+                        <wp:docPr id="1346061366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="414233615" name="Picture"/>
+                                <pic:cNvPr id="1346061366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1658787943" name="Picture">
+                        <wp:docPr id="832299406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1658787943" name="Picture"/>
+                                <pic:cNvPr id="832299406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="929591717" name="Picture">
+                        <wp:docPr id="894608696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="929591717" name="Picture"/>
+                                <pic:cNvPr id="894608696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="412538309" name="Picture">
+                        <wp:docPr id="942556465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="412538309" name="Picture"/>
+                                <pic:cNvPr id="942556465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1685073428" name="Picture">
+                        <wp:docPr id="1652283936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1685073428" name="Picture"/>
+                                <pic:cNvPr id="1652283936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1499052438" name="Picture">
+                        <wp:docPr id="552990896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1499052438" name="Picture"/>
+                                <pic:cNvPr id="552990896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1611337091" name="Picture">
+                        <wp:docPr id="174772089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1611337091" name="Picture"/>
+                                <pic:cNvPr id="174772089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1018840516" name="Picture">
+                        <wp:docPr id="1274899946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1018840516" name="Picture"/>
+                                <pic:cNvPr id="1274899946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979124364" name="Picture">
+                  <wp:docPr id="1291201676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979124364" name="Picture"/>
+                          <pic:cNvPr id="1291201676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412535863" name="Picture">
+                  <wp:docPr id="1804960971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412535863" name="Picture"/>
+                          <pic:cNvPr id="1804960971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148550061" name="Picture">
+                  <wp:docPr id="1718899502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148550061" name="Picture"/>
+                          <pic:cNvPr id="1718899502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343915854" name="Picture">
+                  <wp:docPr id="2065852773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343915854" name="Picture"/>
+                          <pic:cNvPr id="2065852773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704445783" name="Picture">
+                  <wp:docPr id="453067921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704445783" name="Picture"/>
+                          <pic:cNvPr id="453067921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899567893" name="Picture">
+                  <wp:docPr id="7891137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899567893" name="Picture"/>
+                          <pic:cNvPr id="7891137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1089526370" name="Picture">
+                        <wp:docPr id="1538459435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1089526370" name="Picture"/>
+                                <pic:cNvPr id="1538459435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1631053929" name="Picture">
+                        <wp:docPr id="651994892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1631053929" name="Picture"/>
+                                <pic:cNvPr id="651994892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20354,57 +20354,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546042849" name="Picture">
+                  <wp:docPr id="207352384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546042849" name="Picture"/>
+                          <pic:cNvPr id="207352384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20443,57 +20443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864185441" name="Picture">
+                  <wp:docPr id="122636252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864185441" name="Picture"/>
+                          <pic:cNvPr id="122636252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21087,57 +21087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834137931" name="Picture">
+                  <wp:docPr id="1147696382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834137931" name="Picture"/>
+                          <pic:cNvPr id="1147696382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22085,57 +22085,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701326914" name="Picture">
+                  <wp:docPr id="1010732392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701326914" name="Picture"/>
+                          <pic:cNvPr id="1010732392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22188,57 +22188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562697827" name="Picture">
+                  <wp:docPr id="1348553638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562697827" name="Picture"/>
+                          <pic:cNvPr id="1348553638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966344438" name="Picture">
+                  <wp:docPr id="1951187146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966344438" name="Picture"/>
+                          <pic:cNvPr id="1951187146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24731,57 +24731,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="354868143" name="Picture">
+                        <wp:docPr id="2689144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="354868143" name="Picture"/>
+                                <pic:cNvPr id="2689144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25706,57 +25706,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="281353511" name="Picture">
+                        <wp:docPr id="691211921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="281353511" name="Picture"/>
+                                <pic:cNvPr id="691211921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27095,57 +27095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865949491" name="Picture">
+                  <wp:docPr id="1636935943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865949491" name="Picture"/>
+                          <pic:cNvPr id="1636935943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27184,57 +27184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934584111" name="Picture">
+                  <wp:docPr id="2112729064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934584111" name="Picture"/>
+                          <pic:cNvPr id="2112729064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27828,57 +27828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935346316" name="Picture">
+                  <wp:docPr id="1915185120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935346316" name="Picture"/>
+                          <pic:cNvPr id="1915185120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28826,57 +28826,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179912720" name="Picture">
+                  <wp:docPr id="955110042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179912720" name="Picture"/>
+                          <pic:cNvPr id="955110042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28929,57 +28929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744641208" name="Picture">
+                  <wp:docPr id="1913897086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744641208" name="Picture"/>
+                          <pic:cNvPr id="1913897086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30306,57 +30306,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647990429" name="Picture">
+                  <wp:docPr id="1773490531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647990429" name="Picture"/>
+                          <pic:cNvPr id="1773490531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31449,57 +31449,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1889710925" name="Picture">
+                        <wp:docPr id="493932503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1889710925" name="Picture"/>
+                                <pic:cNvPr id="493932503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32810,57 +32810,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084001658" name="Picture">
+                  <wp:docPr id="1586346835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084001658" name="Picture"/>
+                          <pic:cNvPr id="1586346835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32899,57 +32899,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095050169" name="Picture">
+                  <wp:docPr id="283815229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095050169" name="Picture"/>
+                          <pic:cNvPr id="283815229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33543,57 +33543,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491125677" name="Picture">
+                  <wp:docPr id="523797203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491125677" name="Picture"/>
+                          <pic:cNvPr id="523797203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34541,57 +34541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043192839" name="Picture">
+                  <wp:docPr id="1115214491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043192839" name="Picture"/>
+                          <pic:cNvPr id="1115214491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34644,57 +34644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1563897027" name="Picture">
+                  <wp:docPr id="1274719951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1563897027" name="Picture"/>
+                          <pic:cNvPr id="1274719951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36021,57 +36021,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074273555" name="Picture">
+                  <wp:docPr id="1122224156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074273555" name="Picture"/>
+                          <pic:cNvPr id="1122224156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37164,57 +37164,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="119692387" name="Picture">
+                        <wp:docPr id="1564685151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="119692387" name="Picture"/>
+                                <pic:cNvPr id="1564685151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38532,57 +38532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168248396" name="Picture">
+                  <wp:docPr id="1784564034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168248396" name="Picture"/>
+                          <pic:cNvPr id="1784564034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38621,57 +38621,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349948383" name="Picture">
+                  <wp:docPr id="776160925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349948383" name="Picture"/>
+                          <pic:cNvPr id="776160925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39253,57 +39253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181397617" name="Picture">
+                  <wp:docPr id="1250253357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181397617" name="Picture"/>
+                          <pic:cNvPr id="1250253357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40197,57 +40197,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261810996" name="Picture">
+                  <wp:docPr id="2099430081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261810996" name="Picture"/>
+                          <pic:cNvPr id="2099430081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40309,57 +40309,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731797819" name="Picture">
+                  <wp:docPr id="351848822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731797819" name="Picture"/>
+                          <pic:cNvPr id="351848822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41968,57 +41968,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849960866" name="Picture">
+                  <wp:docPr id="581337819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849960866" name="Picture"/>
+                          <pic:cNvPr id="581337819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43147,57 +43147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683500310" name="Picture">
+                  <wp:docPr id="1040548185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683500310" name="Picture"/>
+                          <pic:cNvPr id="1040548185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43227,57 +43227,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424952726" name="Picture">
+                  <wp:docPr id="494964094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424952726" name="Picture"/>
+                          <pic:cNvPr id="494964094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43715,57 +43715,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251107698" name="Picture">
+                  <wp:docPr id="241203482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251107698" name="Picture"/>
+                          <pic:cNvPr id="241203482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>