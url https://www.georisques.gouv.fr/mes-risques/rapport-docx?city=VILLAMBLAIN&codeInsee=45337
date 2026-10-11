--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052731043" name="Picture">
+                  <wp:docPr id="1606675389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052731043" name="Picture"/>
+                          <pic:cNvPr id="1606675389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903140400" name="Picture">
+                  <wp:docPr id="269580361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903140400" name="Picture"/>
+                          <pic:cNvPr id="269580361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="682896717" name="Picture">
+                        <wp:docPr id="1104458242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="682896717" name="Picture"/>
+                                <pic:cNvPr id="1104458242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752614123" name="Picture">
+                  <wp:docPr id="1210985192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752614123" name="Picture"/>
+                          <pic:cNvPr id="1210985192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361254055" name="Picture">
+                  <wp:docPr id="1557530676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361254055" name="Picture"/>
+                          <pic:cNvPr id="1557530676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627151278" name="Picture">
+                  <wp:docPr id="1863757520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627151278" name="Picture"/>
+                          <pic:cNvPr id="1863757520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734610091" name="Picture">
+                  <wp:docPr id="1436230659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734610091" name="Picture"/>
+                          <pic:cNvPr id="1436230659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227072032" name="Picture">
+                  <wp:docPr id="789927270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227072032" name="Picture"/>
+                          <pic:cNvPr id="789927270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2043892296" name="Picture">
+                        <wp:docPr id="224298662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2043892296" name="Picture"/>
+                                <pic:cNvPr id="224298662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1602926578" name="Picture">
+                        <wp:docPr id="1920259291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1602926578" name="Picture"/>
+                                <pic:cNvPr id="1920259291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="311081073" name="Picture">
+                        <wp:docPr id="166194259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="311081073" name="Picture"/>
+                                <pic:cNvPr id="166194259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35808557" name="Picture">
+                        <wp:docPr id="803057762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35808557" name="Picture"/>
+                                <pic:cNvPr id="803057762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895999070" name="Picture">
+                        <wp:docPr id="693080547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895999070" name="Picture"/>
+                                <pic:cNvPr id="693080547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1778861513" name="Picture">
+                        <wp:docPr id="2131492902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1778861513" name="Picture"/>
+                                <pic:cNvPr id="2131492902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1865485418" name="Picture">
+                        <wp:docPr id="1111628081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1865485418" name="Picture"/>
+                                <pic:cNvPr id="1111628081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1677042433" name="Picture">
+                        <wp:docPr id="808256547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1677042433" name="Picture"/>
+                                <pic:cNvPr id="808256547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="391207458" name="Picture">
+                        <wp:docPr id="1718962147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="391207458" name="Picture"/>
+                                <pic:cNvPr id="1718962147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1196228817" name="Picture">
+                        <wp:docPr id="422720634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1196228817" name="Picture"/>
+                                <pic:cNvPr id="422720634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="109251631" name="Picture">
+                        <wp:docPr id="133161548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="109251631" name="Picture"/>
+                                <pic:cNvPr id="133161548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="537336119" name="Picture">
+                        <wp:docPr id="1378207642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="537336119" name="Picture"/>
+                                <pic:cNvPr id="1378207642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851012503" name="Picture">
+                  <wp:docPr id="1164946634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851012503" name="Picture"/>
+                          <pic:cNvPr id="1164946634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133841713" name="Picture">
+                  <wp:docPr id="735112308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133841713" name="Picture"/>
+                          <pic:cNvPr id="735112308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957319729" name="Picture">
+                  <wp:docPr id="2059702539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957319729" name="Picture"/>
+                          <pic:cNvPr id="2059702539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103841530" name="Picture">
+                  <wp:docPr id="861812428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103841530" name="Picture"/>
+                          <pic:cNvPr id="861812428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615590082" name="Picture">
+                  <wp:docPr id="1314844456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615590082" name="Picture"/>
+                          <pic:cNvPr id="1314844456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15107,57 +15107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357443477" name="Picture">
+                  <wp:docPr id="755996845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357443477" name="Picture"/>
+                          <pic:cNvPr id="755996845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16250,57 +16250,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="971093543" name="Picture">
+                        <wp:docPr id="202146254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="971093543" name="Picture"/>
+                                <pic:cNvPr id="202146254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17659,57 +17659,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888920287" name="Picture">
+                  <wp:docPr id="217772266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888920287" name="Picture"/>
+                          <pic:cNvPr id="217772266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17748,57 +17748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055358744" name="Picture">
+                  <wp:docPr id="462238131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055358744" name="Picture"/>
+                          <pic:cNvPr id="462238131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18428,57 +18428,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048707665" name="Picture">
+                  <wp:docPr id="1620476859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048707665" name="Picture"/>
+                          <pic:cNvPr id="1620476859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19489,61 +19489,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879249592" name="Picture">
+                  <wp:docPr id="229342519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879249592" name="Picture"/>
+                          <pic:cNvPr id="229342519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_3_23.jpg"/>
+                          <a:blip r:embed="img_0_3_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -19592,57 +19592,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836651789" name="Picture">
+                  <wp:docPr id="740230177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836651789" name="Picture"/>
+                          <pic:cNvPr id="740230177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20984,61 +20984,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114828517" name="Picture">
+                  <wp:docPr id="1532486548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114828517" name="Picture"/>
+                          <pic:cNvPr id="1532486548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_3_22.png"/>
+                          <a:blip r:embed="img_0_3_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -22352,51 +22352,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1880"/>
+          <w:trHeight w:hRule="atLeast" w:val="1500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -22652,57 +22652,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="451399057" name="Picture">
+                        <wp:docPr id="1966703315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="451399057" name="Picture"/>
+                                <pic:cNvPr id="1966703315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22910,51 +22910,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="980"/>
+                <w:trHeight w:hRule="atLeast" w:val="600"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -22982,54 +22982,50 @@
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Mouvement de terrain</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Affaissements et effondrements d'origine anthropique (anciennes carrières souterraines, hors mines)</w:t>
-                    <w:br/>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve">Mouvement de terrain</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Tassements différentiels</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -23982,51 +23978,259 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1260"/>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INTE9900627A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvement de Terrain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25/12/1999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30/12/1999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -24442,63 +24646,58 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="380"/>
-        <w:gridCol w:w="300"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1480"/>
+        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="2180"/>
         <w:gridCol w:w="220"/>
-        <w:gridCol w:w="100"/>
-        <w:gridCol w:w="880"/>
+        <w:gridCol w:w="980"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
-        <w:gridCol w:w="1580"/>
-        <w:gridCol w:w="200"/>
+        <w:gridCol w:w="1780"/>
         <w:gridCol w:w="800"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="1"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="JR_PAGE_ANCHOR_0_5"/>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -24592,245 +24791,190 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...43 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086910077" name="Picture">
+                  <wp:docPr id="1770436176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086910077" name="Picture"/>
+                          <pic:cNvPr id="1770436176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...8 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692874928" name="Picture">
+                  <wp:docPr id="833194515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692874928" name="Picture"/>
+                          <pic:cNvPr id="833194515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24874,85 +25018,93 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
@@ -24962,105 +25114,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="3"/>
-[...53 lines deleted...]
-            <w:gridSpan w:val="3"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000091"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
@@ -25098,51 +25205,50 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25170,78 +25276,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...26 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -25269,122 +25348,112 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...8 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579048749" name="Picture">
+                  <wp:docPr id="138394095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579048749" name="Picture"/>
+                          <pic:cNvPr id="138394095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25394,60 +25463,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...8 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -25493,69 +25553,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...17 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25590,68 +25632,50 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -25739,112 +25763,67 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...43 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -25961,724 +25940,125 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...43 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="16"/>
+            <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="38"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Risque de mouvements de terrain sur Villamblain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="600"/>
-[...552 lines deleted...]
-        <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="10"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="10300"/>
               <w:gridCol w:w="10300"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="200"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
@@ -26747,97 +26127,52 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="11360"/>
+          <w:trHeight w:hRule="exact" w:val="12500"/>
         </w:trPr>
-        <w:tc>
-[...43 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -26981,106 +26316,79 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-     </w:tcPr>
-[...26 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -27437,57 +26745,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115548060" name="Picture">
+                  <wp:docPr id="2140577627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115548060" name="Picture"/>
+                          <pic:cNvPr id="2140577627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27526,57 +26834,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536984392" name="Picture">
+                  <wp:docPr id="34765736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536984392" name="Picture"/>
+                          <pic:cNvPr id="34765736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28206,57 +27514,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010603041" name="Picture">
+                  <wp:docPr id="2006403780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010603041" name="Picture"/>
+                          <pic:cNvPr id="2006403780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29267,57 +28575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116057351" name="Picture">
+                  <wp:docPr id="876422005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116057351" name="Picture"/>
+                          <pic:cNvPr id="876422005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29370,57 +28678,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1624098277" name="Picture">
+                  <wp:docPr id="1840189164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1624098277" name="Picture"/>
+                          <pic:cNvPr id="1840189164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30828,57 +30136,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207694620" name="Picture">
+                  <wp:docPr id="271052615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207694620" name="Picture"/>
+                          <pic:cNvPr id="271052615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32025,57 +31333,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1395813385" name="Picture">
+                        <wp:docPr id="463559805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1395813385" name="Picture"/>
+                                <pic:cNvPr id="463559805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34195,57 +33503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027889668" name="Picture">
+                  <wp:docPr id="1672492177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027889668" name="Picture"/>
+                          <pic:cNvPr id="1672492177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34284,57 +33592,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329401663" name="Picture">
+                  <wp:docPr id="7278766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329401663" name="Picture"/>
+                          <pic:cNvPr id="7278766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34928,57 +34236,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395663206" name="Picture">
+                  <wp:docPr id="289203818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395663206" name="Picture"/>
+                          <pic:cNvPr id="289203818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35926,57 +35234,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116692243" name="Picture">
+                  <wp:docPr id="551296608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116692243" name="Picture"/>
+                          <pic:cNvPr id="551296608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36029,57 +35337,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725331886" name="Picture">
+                  <wp:docPr id="990011963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725331886" name="Picture"/>
+                          <pic:cNvPr id="990011963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37406,57 +36714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158811746" name="Picture">
+                  <wp:docPr id="562196576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158811746" name="Picture"/>
+                          <pic:cNvPr id="562196576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38549,57 +37857,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1938750516" name="Picture">
+                        <wp:docPr id="1648520980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1938750516" name="Picture"/>
+                                <pic:cNvPr id="1648520980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39820,57 +39128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035811498" name="Picture">
+                  <wp:docPr id="878759336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035811498" name="Picture"/>
+                          <pic:cNvPr id="878759336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39900,57 +39208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974064236" name="Picture">
+                  <wp:docPr id="1242284390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974064236" name="Picture"/>
+                          <pic:cNvPr id="1242284390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40379,57 +39687,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645385597" name="Picture">
+                  <wp:docPr id="1272566121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645385597" name="Picture"/>
+                          <pic:cNvPr id="1272566121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43879,57 +43187,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595850297" name="Picture">
+                  <wp:docPr id="1427301838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595850297" name="Picture"/>
+                          <pic:cNvPr id="1427301838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43959,57 +43267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586634474" name="Picture">
+                  <wp:docPr id="2009201089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586634474" name="Picture"/>
+                          <pic:cNvPr id="2009201089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44438,57 +43746,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245314855" name="Picture">
+                  <wp:docPr id="1016313165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245314855" name="Picture"/>
+                          <pic:cNvPr id="1016313165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48973,57 +48281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874791477" name="Picture">
+                  <wp:docPr id="971391937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874791477" name="Picture"/>
+                          <pic:cNvPr id="971391937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -49044,57 +48352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004305196" name="Picture">
+                  <wp:docPr id="1100069581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004305196" name="Picture"/>
+                          <pic:cNvPr id="1100069581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -49458,57 +48766,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924287522" name="Picture">
+                  <wp:docPr id="1619613295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924287522" name="Picture"/>
+                          <pic:cNvPr id="1619613295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -50280,53 +49588,53 @@
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.jpg"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
- <Relationship Id="img_0_3_23.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_23.jpg"/>
+ <Relationship Id="img_0_3_27.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_27.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
- <Relationship Id="img_0_3_22.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_22.png"/>
+ <Relationship Id="img_0_3_26.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_26.png"/>
  <Relationship Id="img_0_3_14_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14_2.png"/>
  <Relationship Id="img_0_5_25.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_25.jpg"/>
  <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_24.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_24.png"/>
  <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
  <Relationship Id="img_0_6_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_14.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.png"/>
  <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 