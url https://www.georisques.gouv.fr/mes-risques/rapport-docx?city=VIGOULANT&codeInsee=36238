--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174107875" name="Picture">
+                  <wp:docPr id="1545026822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174107875" name="Picture"/>
+                          <pic:cNvPr id="1545026822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83188525" name="Picture">
+                  <wp:docPr id="1088109966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83188525" name="Picture"/>
+                          <pic:cNvPr id="1088109966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="891484758" name="Picture">
+                        <wp:docPr id="1963036473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="891484758" name="Picture"/>
+                                <pic:cNvPr id="1963036473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184183319" name="Picture">
+                  <wp:docPr id="1797907567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184183319" name="Picture"/>
+                          <pic:cNvPr id="1797907567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121632164" name="Picture">
+                  <wp:docPr id="359308245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121632164" name="Picture"/>
+                          <pic:cNvPr id="359308245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015609735" name="Picture">
+                  <wp:docPr id="2038995590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015609735" name="Picture"/>
+                          <pic:cNvPr id="2038995590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068995298" name="Picture">
+                  <wp:docPr id="361262703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068995298" name="Picture"/>
+                          <pic:cNvPr id="361262703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615655269" name="Picture">
+                  <wp:docPr id="1000914015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615655269" name="Picture"/>
+                          <pic:cNvPr id="1000914015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581457268" name="Picture">
+                        <wp:docPr id="396938943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581457268" name="Picture"/>
+                                <pic:cNvPr id="396938943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1983087495" name="Picture">
+                        <wp:docPr id="466262330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1983087495" name="Picture"/>
+                                <pic:cNvPr id="466262330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1955697355" name="Picture">
+                        <wp:docPr id="562417066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1955697355" name="Picture"/>
+                                <pic:cNvPr id="562417066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="3881304" name="Picture">
+                        <wp:docPr id="276711263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="3881304" name="Picture"/>
+                                <pic:cNvPr id="276711263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="849782148" name="Picture">
+                        <wp:docPr id="1836794111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="849782148" name="Picture"/>
+                                <pic:cNvPr id="1836794111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="479369995" name="Picture">
+                        <wp:docPr id="165263534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="479369995" name="Picture"/>
+                                <pic:cNvPr id="165263534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="198144989" name="Picture">
+                        <wp:docPr id="141824676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="198144989" name="Picture"/>
+                                <pic:cNvPr id="141824676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1185605704" name="Picture">
+                        <wp:docPr id="2094824267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1185605704" name="Picture"/>
+                                <pic:cNvPr id="2094824267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1982481014" name="Picture">
+                        <wp:docPr id="1965063779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1982481014" name="Picture"/>
+                                <pic:cNvPr id="1965063779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1560971640" name="Picture">
+                        <wp:docPr id="26573467" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1560971640" name="Picture"/>
+                                <pic:cNvPr id="26573467" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="63033692" name="Picture">
+                        <wp:docPr id="1057137705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="63033692" name="Picture"/>
+                                <pic:cNvPr id="1057137705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="69094033" name="Picture">
+                        <wp:docPr id="350701220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="69094033" name="Picture"/>
+                                <pic:cNvPr id="350701220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="966516311" name="Picture">
+                        <wp:docPr id="683751861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="966516311" name="Picture"/>
+                                <pic:cNvPr id="683751861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="583339555" name="Picture">
+                        <wp:docPr id="1343602332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="583339555" name="Picture"/>
+                                <pic:cNvPr id="1343602332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="358238256" name="Picture">
+                        <wp:docPr id="1631672123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="358238256" name="Picture"/>
+                                <pic:cNvPr id="1631672123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322482446" name="Picture">
+                  <wp:docPr id="1911681542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322482446" name="Picture"/>
+                          <pic:cNvPr id="1911681542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483666568" name="Picture">
+                  <wp:docPr id="1163024167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483666568" name="Picture"/>
+                          <pic:cNvPr id="1163024167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263802026" name="Picture">
+                  <wp:docPr id="1940584810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263802026" name="Picture"/>
+                          <pic:cNvPr id="1940584810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406714422" name="Picture">
+                  <wp:docPr id="1509574891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406714422" name="Picture"/>
+                          <pic:cNvPr id="1509574891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081355393" name="Picture">
+                  <wp:docPr id="1925068775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081355393" name="Picture"/>
+                          <pic:cNvPr id="1925068775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744887360" name="Picture">
+                  <wp:docPr id="1396218908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744887360" name="Picture"/>
+                          <pic:cNvPr id="1396218908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1874479784" name="Picture">
+                        <wp:docPr id="1726767320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1874479784" name="Picture"/>
+                                <pic:cNvPr id="1726767320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617823911" name="Picture">
+                  <wp:docPr id="203233679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617823911" name="Picture"/>
+                          <pic:cNvPr id="203233679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950260916" name="Picture">
+                  <wp:docPr id="1886372722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950260916" name="Picture"/>
+                          <pic:cNvPr id="1886372722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231844753" name="Picture">
+                  <wp:docPr id="1962972935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231844753" name="Picture"/>
+                          <pic:cNvPr id="1962972935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963546098" name="Picture">
+                  <wp:docPr id="462684326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963546098" name="Picture"/>
+                          <pic:cNvPr id="462684326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830428547" name="Picture">
+                  <wp:docPr id="189464555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830428547" name="Picture"/>
+                          <pic:cNvPr id="189464555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124142747" name="Picture">
+                  <wp:docPr id="278342129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124142747" name="Picture"/>
+                          <pic:cNvPr id="278342129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="374825029" name="Picture">
+                        <wp:docPr id="861743837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="374825029" name="Picture"/>
+                                <pic:cNvPr id="861743837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1508511218" name="Picture">
+                        <wp:docPr id="1417337744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1508511218" name="Picture"/>
+                                <pic:cNvPr id="1417337744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770354338" name="Picture">
+                  <wp:docPr id="703515406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770354338" name="Picture"/>
+                          <pic:cNvPr id="703515406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443266672" name="Picture">
+                  <wp:docPr id="225468844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443266672" name="Picture"/>
+                          <pic:cNvPr id="225468844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601137285" name="Picture">
+                  <wp:docPr id="1257027078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601137285" name="Picture"/>
+                          <pic:cNvPr id="1257027078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541221252" name="Picture">
+                  <wp:docPr id="1853027343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541221252" name="Picture"/>
+                          <pic:cNvPr id="1853027343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873770055" name="Picture">
+                  <wp:docPr id="1885316104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873770055" name="Picture"/>
+                          <pic:cNvPr id="1885316104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991931598" name="Picture">
+                  <wp:docPr id="98154481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991931598" name="Picture"/>
+                          <pic:cNvPr id="98154481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="411245795" name="Picture">
+                        <wp:docPr id="1663816104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="411245795" name="Picture"/>
+                                <pic:cNvPr id="1663816104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32727,57 +32727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917128094" name="Picture">
+                  <wp:docPr id="2048574409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917128094" name="Picture"/>
+                          <pic:cNvPr id="2048574409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32816,57 +32816,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687232397" name="Picture">
+                  <wp:docPr id="1888220796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687232397" name="Picture"/>
+                          <pic:cNvPr id="1888220796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33460,57 +33460,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680665204" name="Picture">
+                  <wp:docPr id="1292951380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680665204" name="Picture"/>
+                          <pic:cNvPr id="1292951380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34458,57 +34458,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616613933" name="Picture">
+                  <wp:docPr id="1605937493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616613933" name="Picture"/>
+                          <pic:cNvPr id="1605937493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34561,57 +34561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266960759" name="Picture">
+                  <wp:docPr id="769293174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266960759" name="Picture"/>
+                          <pic:cNvPr id="769293174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35938,57 +35938,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701261346" name="Picture">
+                  <wp:docPr id="298795728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701261346" name="Picture"/>
+                          <pic:cNvPr id="298795728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37081,57 +37081,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="845556149" name="Picture">
+                        <wp:docPr id="1479653023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="845556149" name="Picture"/>
+                                <pic:cNvPr id="1479653023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38439,57 +38439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027009197" name="Picture">
+                  <wp:docPr id="864265867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027009197" name="Picture"/>
+                          <pic:cNvPr id="864265867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078389490" name="Picture">
+                  <wp:docPr id="1485465733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078389490" name="Picture"/>
+                          <pic:cNvPr id="1485465733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39151,57 +39151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833924780" name="Picture">
+                  <wp:docPr id="2088771974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833924780" name="Picture"/>
+                          <pic:cNvPr id="2088771974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40068,57 +40068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710069097" name="Picture">
+                  <wp:docPr id="1605174935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710069097" name="Picture"/>
+                          <pic:cNvPr id="1605174935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40171,57 +40171,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893708193" name="Picture">
+                  <wp:docPr id="1677873554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893708193" name="Picture"/>
+                          <pic:cNvPr id="1677873554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41494,57 +41494,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586266333" name="Picture">
+                  <wp:docPr id="1540934325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586266333" name="Picture"/>
+                          <pic:cNvPr id="1540934325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42129,57 +42129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406361620" name="Picture">
+                  <wp:docPr id="765496989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406361620" name="Picture"/>
+                          <pic:cNvPr id="765496989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42200,57 +42200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317932955" name="Picture">
+                  <wp:docPr id="502092960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317932955" name="Picture"/>
+                          <pic:cNvPr id="502092960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42614,57 +42614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000430663" name="Picture">
+                  <wp:docPr id="1331841530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000430663" name="Picture"/>
+                          <pic:cNvPr id="1331841530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>