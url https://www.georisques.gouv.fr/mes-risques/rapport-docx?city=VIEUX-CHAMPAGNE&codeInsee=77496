--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307151887" name="Picture">
+                  <wp:docPr id="1304713808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307151887" name="Picture"/>
+                          <pic:cNvPr id="1304713808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510869891" name="Picture">
+                  <wp:docPr id="1320096851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510869891" name="Picture"/>
+                          <pic:cNvPr id="1320096851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500878675" name="Picture">
+                        <wp:docPr id="751373296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500878675" name="Picture"/>
+                                <pic:cNvPr id="751373296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412864691" name="Picture">
+                  <wp:docPr id="687504874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412864691" name="Picture"/>
+                          <pic:cNvPr id="687504874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503000081" name="Picture">
+                  <wp:docPr id="1247609212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503000081" name="Picture"/>
+                          <pic:cNvPr id="1247609212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612911586" name="Picture">
+                  <wp:docPr id="1401462342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612911586" name="Picture"/>
+                          <pic:cNvPr id="1401462342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869106777" name="Picture">
+                  <wp:docPr id="325278624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869106777" name="Picture"/>
+                          <pic:cNvPr id="325278624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310624759" name="Picture">
+                  <wp:docPr id="1476973440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310624759" name="Picture"/>
+                          <pic:cNvPr id="1476973440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="718486922" name="Picture">
+                        <wp:docPr id="601391965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="718486922" name="Picture"/>
+                                <pic:cNvPr id="601391965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1754108646" name="Picture">
+                        <wp:docPr id="531581073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1754108646" name="Picture"/>
+                                <pic:cNvPr id="531581073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1134486168" name="Picture">
+                        <wp:docPr id="1778514456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1134486168" name="Picture"/>
+                                <pic:cNvPr id="1778514456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="664936640" name="Picture">
+                        <wp:docPr id="975430108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="664936640" name="Picture"/>
+                                <pic:cNvPr id="975430108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603265373" name="Picture">
+                        <wp:docPr id="1341032763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603265373" name="Picture"/>
+                                <pic:cNvPr id="1341032763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1427682777" name="Picture">
+                        <wp:docPr id="1752769951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1427682777" name="Picture"/>
+                                <pic:cNvPr id="1752769951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1436429150" name="Picture">
+                        <wp:docPr id="1495497560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1436429150" name="Picture"/>
+                                <pic:cNvPr id="1495497560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1762163318" name="Picture">
+                        <wp:docPr id="1826262640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1762163318" name="Picture"/>
+                                <pic:cNvPr id="1826262640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258527700" name="Picture">
+                        <wp:docPr id="722750063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258527700" name="Picture"/>
+                                <pic:cNvPr id="722750063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1631572966" name="Picture">
+                        <wp:docPr id="1547975003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1631572966" name="Picture"/>
+                                <pic:cNvPr id="1547975003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="615049992" name="Picture">
+                        <wp:docPr id="981171274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="615049992" name="Picture"/>
+                                <pic:cNvPr id="981171274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="666764704" name="Picture">
+                        <wp:docPr id="788408263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="666764704" name="Picture"/>
+                                <pic:cNvPr id="788408263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="592452616" name="Picture">
+                        <wp:docPr id="1081259418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="592452616" name="Picture"/>
+                                <pic:cNvPr id="1081259418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1592842867" name="Picture">
+                        <wp:docPr id="1247269591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1592842867" name="Picture"/>
+                                <pic:cNvPr id="1247269591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1934453005" name="Picture">
+                        <wp:docPr id="1444683502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1934453005" name="Picture"/>
+                                <pic:cNvPr id="1444683502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061972078" name="Picture">
+                  <wp:docPr id="732372207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061972078" name="Picture"/>
+                          <pic:cNvPr id="732372207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582590259" name="Picture">
+                  <wp:docPr id="978341059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582590259" name="Picture"/>
+                          <pic:cNvPr id="978341059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717259048" name="Picture">
+                  <wp:docPr id="1923636309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717259048" name="Picture"/>
+                          <pic:cNvPr id="1923636309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565188006" name="Picture">
+                  <wp:docPr id="2073353955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565188006" name="Picture"/>
+                          <pic:cNvPr id="2073353955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211599648" name="Picture">
+                  <wp:docPr id="2034739634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211599648" name="Picture"/>
+                          <pic:cNvPr id="2034739634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156526938" name="Picture">
+                  <wp:docPr id="151231661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156526938" name="Picture"/>
+                          <pic:cNvPr id="151231661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1050089062" name="Picture">
+                        <wp:docPr id="1005551107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1050089062" name="Picture"/>
+                                <pic:cNvPr id="1005551107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1257411048" name="Picture">
+                        <wp:docPr id="327311265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1257411048" name="Picture"/>
+                                <pic:cNvPr id="327311265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20148,57 +20148,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68395532" name="Picture">
+                  <wp:docPr id="1613294402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68395532" name="Picture"/>
+                          <pic:cNvPr id="1613294402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20237,57 +20237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163738678" name="Picture">
+                  <wp:docPr id="874021297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163738678" name="Picture"/>
+                          <pic:cNvPr id="874021297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20881,57 +20881,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474414903" name="Picture">
+                  <wp:docPr id="895922116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474414903" name="Picture"/>
+                          <pic:cNvPr id="895922116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21879,57 +21879,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278288191" name="Picture">
+                  <wp:docPr id="637150414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278288191" name="Picture"/>
+                          <pic:cNvPr id="637150414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21982,57 +21982,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871693787" name="Picture">
+                  <wp:docPr id="1424264064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871693787" name="Picture"/>
+                          <pic:cNvPr id="1424264064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23363,57 +23363,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233609375" name="Picture">
+                  <wp:docPr id="1038346650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233609375" name="Picture"/>
+                          <pic:cNvPr id="1038346650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24506,57 +24506,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1126223805" name="Picture">
+                        <wp:docPr id="330633329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1126223805" name="Picture"/>
+                                <pic:cNvPr id="330633329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25915,57 +25915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488898432" name="Picture">
+                  <wp:docPr id="1042216080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488898432" name="Picture"/>
+                          <pic:cNvPr id="1042216080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26004,57 +26004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090003621" name="Picture">
+                  <wp:docPr id="1755057660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090003621" name="Picture"/>
+                          <pic:cNvPr id="1755057660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26684,57 +26684,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722574653" name="Picture">
+                  <wp:docPr id="1131179987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722574653" name="Picture"/>
+                          <pic:cNvPr id="1131179987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27745,57 +27745,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111500615" name="Picture">
+                  <wp:docPr id="1637338059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111500615" name="Picture"/>
+                          <pic:cNvPr id="1637338059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27848,57 +27848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76168107" name="Picture">
+                  <wp:docPr id="1069864000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76168107" name="Picture"/>
+                          <pic:cNvPr id="1069864000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29312,57 +29312,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095714643" name="Picture">
+                  <wp:docPr id="1008617624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095714643" name="Picture"/>
+                          <pic:cNvPr id="1008617624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30519,57 +30519,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="323093029" name="Picture">
+                        <wp:docPr id="1243323708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="323093029" name="Picture"/>
+                                <pic:cNvPr id="1243323708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32708,57 +32708,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466127513" name="Picture">
+                  <wp:docPr id="782786292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466127513" name="Picture"/>
+                          <pic:cNvPr id="782786292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32779,57 +32779,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882443662" name="Picture">
+                  <wp:docPr id="953976022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882443662" name="Picture"/>
+                          <pic:cNvPr id="953976022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33247,57 +33247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944303751" name="Picture">
+                  <wp:docPr id="783813772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944303751" name="Picture"/>
+                          <pic:cNvPr id="783813772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34406,57 +34406,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946026579" name="Picture">
+                  <wp:docPr id="1019846687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946026579" name="Picture"/>
+                          <pic:cNvPr id="1019846687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34495,57 +34495,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492829725" name="Picture">
+                  <wp:docPr id="1626306916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492829725" name="Picture"/>
+                          <pic:cNvPr id="1626306916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35139,57 +35139,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939228849" name="Picture">
+                  <wp:docPr id="241026457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939228849" name="Picture"/>
+                          <pic:cNvPr id="241026457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36137,57 +36137,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994106398" name="Picture">
+                  <wp:docPr id="1997348334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994106398" name="Picture"/>
+                          <pic:cNvPr id="1997348334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36240,57 +36240,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722986812" name="Picture">
+                  <wp:docPr id="1520066566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722986812" name="Picture"/>
+                          <pic:cNvPr id="1520066566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37617,57 +37617,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300870620" name="Picture">
+                  <wp:docPr id="1176166207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300870620" name="Picture"/>
+                          <pic:cNvPr id="1176166207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38760,57 +38760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1228147774" name="Picture">
+                        <wp:docPr id="980683891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1228147774" name="Picture"/>
+                                <pic:cNvPr id="980683891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40121,57 +40121,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234397073" name="Picture">
+                  <wp:docPr id="713547557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234397073" name="Picture"/>
+                          <pic:cNvPr id="713547557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043828581" name="Picture">
+                  <wp:docPr id="769979266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043828581" name="Picture"/>
+                          <pic:cNvPr id="769979266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40854,57 +40854,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203005523" name="Picture">
+                  <wp:docPr id="209290030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203005523" name="Picture"/>
+                          <pic:cNvPr id="209290030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41852,57 +41852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465454069" name="Picture">
+                  <wp:docPr id="2122601942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465454069" name="Picture"/>
+                          <pic:cNvPr id="2122601942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41955,57 +41955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069098583" name="Picture">
+                  <wp:docPr id="1288500693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069098583" name="Picture"/>
+                          <pic:cNvPr id="1288500693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43332,57 +43332,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467742979" name="Picture">
+                  <wp:docPr id="85548354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467742979" name="Picture"/>
+                          <pic:cNvPr id="85548354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44475,57 +44475,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="389149424" name="Picture">
+                        <wp:docPr id="1426851184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="389149424" name="Picture"/>
+                                <pic:cNvPr id="1426851184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45696,57 +45696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521838838" name="Picture">
+                  <wp:docPr id="439394782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521838838" name="Picture"/>
+                          <pic:cNvPr id="439394782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45767,57 +45767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162253052" name="Picture">
+                  <wp:docPr id="937348059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162253052" name="Picture"/>
+                          <pic:cNvPr id="937348059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46181,57 +46181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1260863534" name="Picture">
+                  <wp:docPr id="1491710082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1260863534" name="Picture"/>
+                          <pic:cNvPr id="1491710082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>