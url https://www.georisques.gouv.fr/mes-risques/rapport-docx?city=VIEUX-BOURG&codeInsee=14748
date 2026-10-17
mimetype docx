--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134585952" name="Picture">
+                  <wp:docPr id="1429296724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134585952" name="Picture"/>
+                          <pic:cNvPr id="1429296724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755637027" name="Picture">
+                  <wp:docPr id="1433707616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755637027" name="Picture"/>
+                          <pic:cNvPr id="1433707616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1621749057" name="Picture">
+                        <wp:docPr id="727846825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1621749057" name="Picture"/>
+                                <pic:cNvPr id="727846825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637665219" name="Picture">
+                  <wp:docPr id="1235557858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637665219" name="Picture"/>
+                          <pic:cNvPr id="1235557858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934034985" name="Picture">
+                  <wp:docPr id="947137434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934034985" name="Picture"/>
+                          <pic:cNvPr id="947137434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652202267" name="Picture">
+                  <wp:docPr id="482402742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652202267" name="Picture"/>
+                          <pic:cNvPr id="482402742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837449162" name="Picture">
+                  <wp:docPr id="1433969780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837449162" name="Picture"/>
+                          <pic:cNvPr id="1433969780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80124662" name="Picture">
+                  <wp:docPr id="783268093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80124662" name="Picture"/>
+                          <pic:cNvPr id="783268093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908445475" name="Picture">
+                        <wp:docPr id="1552233738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908445475" name="Picture"/>
+                                <pic:cNvPr id="1552233738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1217269438" name="Picture">
+                        <wp:docPr id="71835997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1217269438" name="Picture"/>
+                                <pic:cNvPr id="71835997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1296114727" name="Picture">
+                        <wp:docPr id="95204344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1296114727" name="Picture"/>
+                                <pic:cNvPr id="95204344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="377411648" name="Picture">
+                        <wp:docPr id="377466697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="377411648" name="Picture"/>
+                                <pic:cNvPr id="377466697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1921120977" name="Picture">
+                        <wp:docPr id="2066644256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1921120977" name="Picture"/>
+                                <pic:cNvPr id="2066644256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1987045534" name="Picture">
+                        <wp:docPr id="689080910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1987045534" name="Picture"/>
+                                <pic:cNvPr id="689080910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1337350398" name="Picture">
+                        <wp:docPr id="439299560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1337350398" name="Picture"/>
+                                <pic:cNvPr id="439299560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="552613956" name="Picture">
+                        <wp:docPr id="735432157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="552613956" name="Picture"/>
+                                <pic:cNvPr id="735432157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="80843864" name="Picture">
+                        <wp:docPr id="1720703313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="80843864" name="Picture"/>
+                                <pic:cNvPr id="1720703313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1822921969" name="Picture">
+                        <wp:docPr id="1508954168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1822921969" name="Picture"/>
+                                <pic:cNvPr id="1508954168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="676835989" name="Picture">
+                        <wp:docPr id="1069971881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="676835989" name="Picture"/>
+                                <pic:cNvPr id="1069971881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2065740720" name="Picture">
+                        <wp:docPr id="316083721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2065740720" name="Picture"/>
+                                <pic:cNvPr id="316083721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="488589785" name="Picture">
+                        <wp:docPr id="1692887343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="488589785" name="Picture"/>
+                                <pic:cNvPr id="1692887343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1839157404" name="Picture">
+                        <wp:docPr id="1885141008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1839157404" name="Picture"/>
+                                <pic:cNvPr id="1885141008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553098176" name="Picture">
+                        <wp:docPr id="2022242758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553098176" name="Picture"/>
+                                <pic:cNvPr id="2022242758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751600342" name="Picture">
+                  <wp:docPr id="155342803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751600342" name="Picture"/>
+                          <pic:cNvPr id="155342803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120550295" name="Picture">
+                  <wp:docPr id="384770674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120550295" name="Picture"/>
+                          <pic:cNvPr id="384770674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522981680" name="Picture">
+                  <wp:docPr id="395485838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522981680" name="Picture"/>
+                          <pic:cNvPr id="395485838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608388820" name="Picture">
+                  <wp:docPr id="1329924032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608388820" name="Picture"/>
+                          <pic:cNvPr id="1329924032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080590477" name="Picture">
+                  <wp:docPr id="1518910284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080590477" name="Picture"/>
+                          <pic:cNvPr id="1518910284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031765982" name="Picture">
+                  <wp:docPr id="1586388747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031765982" name="Picture"/>
+                          <pic:cNvPr id="1586388747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="295355272" name="Picture">
+                        <wp:docPr id="375178361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="295355272" name="Picture"/>
+                                <pic:cNvPr id="375178361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158322029" name="Picture">
+                  <wp:docPr id="1763405087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158322029" name="Picture"/>
+                          <pic:cNvPr id="1763405087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323217526" name="Picture">
+                  <wp:docPr id="1419522314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323217526" name="Picture"/>
+                          <pic:cNvPr id="1419522314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417871125" name="Picture">
+                  <wp:docPr id="605247724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417871125" name="Picture"/>
+                          <pic:cNvPr id="605247724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923397135" name="Picture">
+                  <wp:docPr id="1571541763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923397135" name="Picture"/>
+                          <pic:cNvPr id="1571541763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211364556" name="Picture">
+                  <wp:docPr id="1911293292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211364556" name="Picture"/>
+                          <pic:cNvPr id="1911293292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411577584" name="Picture">
+                  <wp:docPr id="31746858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411577584" name="Picture"/>
+                          <pic:cNvPr id="31746858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="478970088" name="Picture">
+                        <wp:docPr id="1983351018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="478970088" name="Picture"/>
+                                <pic:cNvPr id="1983351018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744630165" name="Picture">
+                  <wp:docPr id="1511388942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744630165" name="Picture"/>
+                          <pic:cNvPr id="1511388942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053436974" name="Picture">
+                  <wp:docPr id="1786729603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053436974" name="Picture"/>
+                          <pic:cNvPr id="1786729603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322067932" name="Picture">
+                  <wp:docPr id="1167679389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322067932" name="Picture"/>
+                          <pic:cNvPr id="1167679389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165282078" name="Picture">
+                  <wp:docPr id="1853882815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165282078" name="Picture"/>
+                          <pic:cNvPr id="1853882815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001229841" name="Picture">
+                  <wp:docPr id="320242485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001229841" name="Picture"/>
+                          <pic:cNvPr id="320242485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934410952" name="Picture">
+                  <wp:docPr id="2088702197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934410952" name="Picture"/>
+                          <pic:cNvPr id="2088702197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853627855" name="Picture">
+                  <wp:docPr id="694118528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853627855" name="Picture"/>
+                          <pic:cNvPr id="694118528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072243788" name="Picture">
+                  <wp:docPr id="757284326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072243788" name="Picture"/>
+                          <pic:cNvPr id="757284326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876728635" name="Picture">
+                  <wp:docPr id="1330491197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876728635" name="Picture"/>
+                          <pic:cNvPr id="1330491197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329199210" name="Picture">
+                  <wp:docPr id="1001871663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329199210" name="Picture"/>
+                          <pic:cNvPr id="1001871663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570709735" name="Picture">
+                  <wp:docPr id="1246602768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570709735" name="Picture"/>
+                          <pic:cNvPr id="1246602768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911352463" name="Picture">
+                  <wp:docPr id="1712714633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911352463" name="Picture"/>
+                          <pic:cNvPr id="1712714633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1963583642" name="Picture">
+                        <wp:docPr id="504083875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1963583642" name="Picture"/>
+                                <pic:cNvPr id="504083875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382611694" name="Picture">
+                  <wp:docPr id="1472959568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382611694" name="Picture"/>
+                          <pic:cNvPr id="1472959568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803474662" name="Picture">
+                  <wp:docPr id="1805336200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803474662" name="Picture"/>
+                          <pic:cNvPr id="1805336200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054362518" name="Picture">
+                  <wp:docPr id="1754873404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054362518" name="Picture"/>
+                          <pic:cNvPr id="1754873404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230754074" name="Picture">
+                  <wp:docPr id="2046655013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230754074" name="Picture"/>
+                          <pic:cNvPr id="2046655013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743745097" name="Picture">
+                  <wp:docPr id="1202844242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743745097" name="Picture"/>
+                          <pic:cNvPr id="1202844242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211927797" name="Picture">
+                  <wp:docPr id="2137269530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211927797" name="Picture"/>
+                          <pic:cNvPr id="2137269530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="977651822" name="Picture">
+                        <wp:docPr id="2079071584" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="977651822" name="Picture"/>
+                                <pic:cNvPr id="2079071584" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794117121" name="Picture">
+                  <wp:docPr id="1294400730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794117121" name="Picture"/>
+                          <pic:cNvPr id="1294400730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472495667" name="Picture">
+                  <wp:docPr id="470756870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472495667" name="Picture"/>
+                          <pic:cNvPr id="470756870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386215010" name="Picture">
+                  <wp:docPr id="1375839798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386215010" name="Picture"/>
+                          <pic:cNvPr id="1375839798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46598,57 +46598,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236883077" name="Picture">
+                  <wp:docPr id="2029826323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236883077" name="Picture"/>
+                          <pic:cNvPr id="2029826323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46669,57 +46669,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982483609" name="Picture">
+                  <wp:docPr id="493276948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982483609" name="Picture"/>
+                          <pic:cNvPr id="493276948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47083,57 +47083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72863638" name="Picture">
+                  <wp:docPr id="1107946136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72863638" name="Picture"/>
+                          <pic:cNvPr id="1107946136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>