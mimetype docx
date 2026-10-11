--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143268973" name="Picture">
+                  <wp:docPr id="588194096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143268973" name="Picture"/>
+                          <pic:cNvPr id="588194096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258166211" name="Picture">
+                  <wp:docPr id="1720059355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258166211" name="Picture"/>
+                          <pic:cNvPr id="1720059355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="239951481" name="Picture">
+                        <wp:docPr id="136738212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="239951481" name="Picture"/>
+                                <pic:cNvPr id="136738212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645615965" name="Picture">
+                  <wp:docPr id="1773201769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645615965" name="Picture"/>
+                          <pic:cNvPr id="1773201769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623445200" name="Picture">
+                  <wp:docPr id="1643053270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623445200" name="Picture"/>
+                          <pic:cNvPr id="1643053270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982224985" name="Picture">
+                  <wp:docPr id="91650274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982224985" name="Picture"/>
+                          <pic:cNvPr id="91650274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101732048" name="Picture">
+                  <wp:docPr id="929000599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101732048" name="Picture"/>
+                          <pic:cNvPr id="929000599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500470694" name="Picture">
+                  <wp:docPr id="1728706838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500470694" name="Picture"/>
+                          <pic:cNvPr id="1728706838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2107766024" name="Picture">
+                        <wp:docPr id="873518632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2107766024" name="Picture"/>
+                                <pic:cNvPr id="873518632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527458417" name="Picture">
+                        <wp:docPr id="495282222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527458417" name="Picture"/>
+                                <pic:cNvPr id="495282222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1045329058" name="Picture">
+                        <wp:docPr id="183785437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1045329058" name="Picture"/>
+                                <pic:cNvPr id="183785437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="324212676" name="Picture">
+                        <wp:docPr id="528607829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="324212676" name="Picture"/>
+                                <pic:cNvPr id="528607829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1947330709" name="Picture">
+                        <wp:docPr id="2065849580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1947330709" name="Picture"/>
+                                <pic:cNvPr id="2065849580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1879038434" name="Picture">
+                        <wp:docPr id="944933038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1879038434" name="Picture"/>
+                                <pic:cNvPr id="944933038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1162773709" name="Picture">
+                        <wp:docPr id="726327325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1162773709" name="Picture"/>
+                                <pic:cNvPr id="726327325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="582766059" name="Picture">
+                        <wp:docPr id="1689139168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="582766059" name="Picture"/>
+                                <pic:cNvPr id="1689139168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="590798656" name="Picture">
+                        <wp:docPr id="1190344370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="590798656" name="Picture"/>
+                                <pic:cNvPr id="1190344370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="509844474" name="Picture">
+                        <wp:docPr id="568562688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="509844474" name="Picture"/>
+                                <pic:cNvPr id="568562688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="328228949" name="Picture">
+                        <wp:docPr id="1626308268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="328228949" name="Picture"/>
+                                <pic:cNvPr id="1626308268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1524544004" name="Picture">
+                        <wp:docPr id="2030127462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1524544004" name="Picture"/>
+                                <pic:cNvPr id="2030127462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1422408575" name="Picture">
+                        <wp:docPr id="2034797523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1422408575" name="Picture"/>
+                                <pic:cNvPr id="2034797523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="669357659" name="Picture">
+                        <wp:docPr id="532899306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="669357659" name="Picture"/>
+                                <pic:cNvPr id="532899306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1655621599" name="Picture">
+                        <wp:docPr id="2111963719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1655621599" name="Picture"/>
+                                <pic:cNvPr id="2111963719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207443285" name="Picture">
+                  <wp:docPr id="118339478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207443285" name="Picture"/>
+                          <pic:cNvPr id="118339478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397300206" name="Picture">
+                  <wp:docPr id="86061185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397300206" name="Picture"/>
+                          <pic:cNvPr id="86061185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831408650" name="Picture">
+                  <wp:docPr id="350140414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831408650" name="Picture"/>
+                          <pic:cNvPr id="350140414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133473125" name="Picture">
+                  <wp:docPr id="1389418391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133473125" name="Picture"/>
+                          <pic:cNvPr id="1389418391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138164677" name="Picture">
+                  <wp:docPr id="237186246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138164677" name="Picture"/>
+                          <pic:cNvPr id="237186246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868592477" name="Picture">
+                  <wp:docPr id="1457225187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868592477" name="Picture"/>
+                          <pic:cNvPr id="1457225187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1585633247" name="Picture">
+                        <wp:docPr id="2081691923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1585633247" name="Picture"/>
+                                <pic:cNvPr id="2081691923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318818615" name="Picture">
+                  <wp:docPr id="996976592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318818615" name="Picture"/>
+                          <pic:cNvPr id="996976592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954132797" name="Picture">
+                  <wp:docPr id="240883365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954132797" name="Picture"/>
+                          <pic:cNvPr id="240883365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881861590" name="Picture">
+                  <wp:docPr id="1390136060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881861590" name="Picture"/>
+                          <pic:cNvPr id="1390136060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061093013" name="Picture">
+                  <wp:docPr id="1295847045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061093013" name="Picture"/>
+                          <pic:cNvPr id="1295847045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679672293" name="Picture">
+                  <wp:docPr id="1123304223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679672293" name="Picture"/>
+                          <pic:cNvPr id="1123304223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998864301" name="Picture">
+                  <wp:docPr id="1957872416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998864301" name="Picture"/>
+                          <pic:cNvPr id="1957872416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1691650284" name="Picture">
+                        <wp:docPr id="938238564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1691650284" name="Picture"/>
+                                <pic:cNvPr id="938238564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314575260" name="Picture">
+                        <wp:docPr id="725081743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314575260" name="Picture"/>
+                                <pic:cNvPr id="725081743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788748880" name="Picture">
+                  <wp:docPr id="690441315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788748880" name="Picture"/>
+                          <pic:cNvPr id="690441315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592650771" name="Picture">
+                  <wp:docPr id="1946398344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592650771" name="Picture"/>
+                          <pic:cNvPr id="1946398344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571477975" name="Picture">
+                  <wp:docPr id="1822792126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571477975" name="Picture"/>
+                          <pic:cNvPr id="1822792126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466775611" name="Picture">
+                  <wp:docPr id="1857880658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466775611" name="Picture"/>
+                          <pic:cNvPr id="1857880658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546478357" name="Picture">
+                  <wp:docPr id="1127931541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546478357" name="Picture"/>
+                          <pic:cNvPr id="1127931541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135453523" name="Picture">
+                  <wp:docPr id="2007410731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135453523" name="Picture"/>
+                          <pic:cNvPr id="2007410731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1416336437" name="Picture">
+                        <wp:docPr id="1008985454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1416336437" name="Picture"/>
+                                <pic:cNvPr id="1008985454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332959322" name="Picture">
+                  <wp:docPr id="1954547747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332959322" name="Picture"/>
+                          <pic:cNvPr id="1954547747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462441636" name="Picture">
+                  <wp:docPr id="564236666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462441636" name="Picture"/>
+                          <pic:cNvPr id="564236666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600780872" name="Picture">
+                  <wp:docPr id="42600629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600780872" name="Picture"/>
+                          <pic:cNvPr id="42600629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093515943" name="Picture">
+                  <wp:docPr id="1775478978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093515943" name="Picture"/>
+                          <pic:cNvPr id="1775478978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208690156" name="Picture">
+                  <wp:docPr id="589311958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208690156" name="Picture"/>
+                          <pic:cNvPr id="589311958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849354105" name="Picture">
+                  <wp:docPr id="1630309038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849354105" name="Picture"/>
+                          <pic:cNvPr id="1630309038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="895237039" name="Picture">
+                        <wp:docPr id="2007792674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="895237039" name="Picture"/>
+                                <pic:cNvPr id="2007792674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92439288" name="Picture">
+                  <wp:docPr id="1814660939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92439288" name="Picture"/>
+                          <pic:cNvPr id="1814660939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364676772" name="Picture">
+                  <wp:docPr id="2029038464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364676772" name="Picture"/>
+                          <pic:cNvPr id="2029038464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105878351" name="Picture">
+                  <wp:docPr id="223973860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105878351" name="Picture"/>
+                          <pic:cNvPr id="223973860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403415484" name="Picture">
+                  <wp:docPr id="1470303389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403415484" name="Picture"/>
+                          <pic:cNvPr id="1470303389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713226663" name="Picture">
+                  <wp:docPr id="407840417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713226663" name="Picture"/>
+                          <pic:cNvPr id="407840417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804290200" name="Picture">
+                  <wp:docPr id="1125906586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804290200" name="Picture"/>
+                          <pic:cNvPr id="1125906586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450983627" name="Picture">
+                  <wp:docPr id="1679390807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450983627" name="Picture"/>
+                          <pic:cNvPr id="1679390807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701933058" name="Picture">
+                  <wp:docPr id="1931418910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701933058" name="Picture"/>
+                          <pic:cNvPr id="1931418910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364545166" name="Picture">
+                  <wp:docPr id="1735406890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364545166" name="Picture"/>
+                          <pic:cNvPr id="1735406890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>