--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543897493" name="Picture">
+                  <wp:docPr id="2101703622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543897493" name="Picture"/>
+                          <pic:cNvPr id="2101703622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489963163" name="Picture">
+                  <wp:docPr id="2131810185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489963163" name="Picture"/>
+                          <pic:cNvPr id="2131810185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="217976843" name="Picture">
+                        <wp:docPr id="164920329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="217976843" name="Picture"/>
+                                <pic:cNvPr id="164920329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684531886" name="Picture">
+                  <wp:docPr id="2105405744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684531886" name="Picture"/>
+                          <pic:cNvPr id="2105405744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823304688" name="Picture">
+                  <wp:docPr id="481727109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823304688" name="Picture"/>
+                          <pic:cNvPr id="481727109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670827499" name="Picture">
+                  <wp:docPr id="232497064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670827499" name="Picture"/>
+                          <pic:cNvPr id="232497064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595781554" name="Picture">
+                  <wp:docPr id="668277391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595781554" name="Picture"/>
+                          <pic:cNvPr id="668277391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872207468" name="Picture">
+                  <wp:docPr id="1166341587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872207468" name="Picture"/>
+                          <pic:cNvPr id="1166341587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1552229142" name="Picture">
+                        <wp:docPr id="650223003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1552229142" name="Picture"/>
+                                <pic:cNvPr id="650223003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722035256" name="Picture">
+                        <wp:docPr id="1113193750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722035256" name="Picture"/>
+                                <pic:cNvPr id="1113193750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1421937189" name="Picture">
+                        <wp:docPr id="336829016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1421937189" name="Picture"/>
+                                <pic:cNvPr id="336829016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1420120953" name="Picture">
+                        <wp:docPr id="1351972115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1420120953" name="Picture"/>
+                                <pic:cNvPr id="1351972115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342040382" name="Picture">
+                        <wp:docPr id="834292673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342040382" name="Picture"/>
+                                <pic:cNvPr id="834292673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2013012603" name="Picture">
+                        <wp:docPr id="1675315402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2013012603" name="Picture"/>
+                                <pic:cNvPr id="1675315402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877960730" name="Picture">
+                        <wp:docPr id="670425565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877960730" name="Picture"/>
+                                <pic:cNvPr id="670425565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1674232011" name="Picture">
+                        <wp:docPr id="1725772146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1674232011" name="Picture"/>
+                                <pic:cNvPr id="1725772146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="348111883" name="Picture">
+                        <wp:docPr id="470990458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="348111883" name="Picture"/>
+                                <pic:cNvPr id="470990458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="900394235" name="Picture">
+                        <wp:docPr id="521815997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="900394235" name="Picture"/>
+                                <pic:cNvPr id="521815997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="118678834" name="Picture">
+                        <wp:docPr id="1640621739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="118678834" name="Picture"/>
+                                <pic:cNvPr id="1640621739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1573814918" name="Picture">
+                        <wp:docPr id="2045924416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1573814918" name="Picture"/>
+                                <pic:cNvPr id="2045924416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384848687" name="Picture">
+                  <wp:docPr id="283150662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384848687" name="Picture"/>
+                          <pic:cNvPr id="283150662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7698555" name="Picture">
+                  <wp:docPr id="877472359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7698555" name="Picture"/>
+                          <pic:cNvPr id="877472359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820325286" name="Picture">
+                  <wp:docPr id="587607018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820325286" name="Picture"/>
+                          <pic:cNvPr id="587607018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968062487" name="Picture">
+                  <wp:docPr id="1839219973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968062487" name="Picture"/>
+                          <pic:cNvPr id="1839219973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384118041" name="Picture">
+                  <wp:docPr id="310964705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384118041" name="Picture"/>
+                          <pic:cNvPr id="310964705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601200515" name="Picture">
+                  <wp:docPr id="711390178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601200515" name="Picture"/>
+                          <pic:cNvPr id="711390178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1028172326" name="Picture">
+                        <wp:docPr id="2117311567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1028172326" name="Picture"/>
+                                <pic:cNvPr id="2117311567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="76446631" name="Picture">
+                        <wp:docPr id="1511457649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="76446631" name="Picture"/>
+                                <pic:cNvPr id="1511457649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18739,57 +18739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567973294" name="Picture">
+                  <wp:docPr id="1975745149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567973294" name="Picture"/>
+                          <pic:cNvPr id="1975745149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18828,57 +18828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503205199" name="Picture">
+                  <wp:docPr id="10473666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503205199" name="Picture"/>
+                          <pic:cNvPr id="10473666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19472,57 +19472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784307220" name="Picture">
+                  <wp:docPr id="1651590955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784307220" name="Picture"/>
+                          <pic:cNvPr id="1651590955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20470,57 +20470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604699428" name="Picture">
+                  <wp:docPr id="1136897310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604699428" name="Picture"/>
+                          <pic:cNvPr id="1136897310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20573,57 +20573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987108069" name="Picture">
+                  <wp:docPr id="798889918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987108069" name="Picture"/>
+                          <pic:cNvPr id="798889918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21954,57 +21954,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075061734" name="Picture">
+                  <wp:docPr id="298819356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075061734" name="Picture"/>
+                          <pic:cNvPr id="298819356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23097,57 +23097,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="958990837" name="Picture">
+                        <wp:docPr id="205998372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="958990837" name="Picture"/>
+                                <pic:cNvPr id="205998372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24486,57 +24486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895746795" name="Picture">
+                  <wp:docPr id="1629290703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895746795" name="Picture"/>
+                          <pic:cNvPr id="1629290703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24575,57 +24575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311002382" name="Picture">
+                  <wp:docPr id="147560937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311002382" name="Picture"/>
+                          <pic:cNvPr id="147560937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25219,57 +25219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848596532" name="Picture">
+                  <wp:docPr id="1979261052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848596532" name="Picture"/>
+                          <pic:cNvPr id="1979261052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26217,57 +26217,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204440301" name="Picture">
+                  <wp:docPr id="1803675568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204440301" name="Picture"/>
+                          <pic:cNvPr id="1803675568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26320,57 +26320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848202402" name="Picture">
+                  <wp:docPr id="898848176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848202402" name="Picture"/>
+                          <pic:cNvPr id="898848176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27697,57 +27697,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448739143" name="Picture">
+                  <wp:docPr id="1220267710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448739143" name="Picture"/>
+                          <pic:cNvPr id="1220267710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28840,57 +28840,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="935125375" name="Picture">
+                        <wp:docPr id="361297970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="935125375" name="Picture"/>
+                                <pic:cNvPr id="361297970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30201,57 +30201,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829071094" name="Picture">
+                  <wp:docPr id="55577091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829071094" name="Picture"/>
+                          <pic:cNvPr id="55577091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30290,57 +30290,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466772101" name="Picture">
+                  <wp:docPr id="900340473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466772101" name="Picture"/>
+                          <pic:cNvPr id="900340473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30934,57 +30934,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693496486" name="Picture">
+                  <wp:docPr id="198194669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693496486" name="Picture"/>
+                          <pic:cNvPr id="198194669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31932,57 +31932,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883734872" name="Picture">
+                  <wp:docPr id="885064665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883734872" name="Picture"/>
+                          <pic:cNvPr id="885064665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32035,57 +32035,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599360959" name="Picture">
+                  <wp:docPr id="227062778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599360959" name="Picture"/>
+                          <pic:cNvPr id="227062778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33412,57 +33412,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785297594" name="Picture">
+                  <wp:docPr id="2072071704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785297594" name="Picture"/>
+                          <pic:cNvPr id="2072071704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34555,57 +34555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="684869052" name="Picture">
+                        <wp:docPr id="1232040788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="684869052" name="Picture"/>
+                                <pic:cNvPr id="1232040788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35776,57 +35776,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942121340" name="Picture">
+                  <wp:docPr id="946804207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942121340" name="Picture"/>
+                          <pic:cNvPr id="946804207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35847,57 +35847,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904301852" name="Picture">
+                  <wp:docPr id="2061291198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904301852" name="Picture"/>
+                          <pic:cNvPr id="2061291198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36261,57 +36261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97989089" name="Picture">
+                  <wp:docPr id="2031219508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97989089" name="Picture"/>
+                          <pic:cNvPr id="2031219508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>