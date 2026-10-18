--- v0 (2026-08-17)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559126243" name="Picture">
+                  <wp:docPr id="948035873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559126243" name="Picture"/>
+                          <pic:cNvPr id="948035873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322147572" name="Picture">
+                  <wp:docPr id="541988003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322147572" name="Picture"/>
+                          <pic:cNvPr id="541988003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2083399376" name="Picture">
+                        <wp:docPr id="340544527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2083399376" name="Picture"/>
+                                <pic:cNvPr id="340544527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635647223" name="Picture">
+                  <wp:docPr id="865313849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635647223" name="Picture"/>
+                          <pic:cNvPr id="865313849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317599222" name="Picture">
+                  <wp:docPr id="1084403074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317599222" name="Picture"/>
+                          <pic:cNvPr id="1084403074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902026678" name="Picture">
+                  <wp:docPr id="1128717957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902026678" name="Picture"/>
+                          <pic:cNvPr id="1128717957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935367731" name="Picture">
+                  <wp:docPr id="1788424994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935367731" name="Picture"/>
+                          <pic:cNvPr id="1788424994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613455603" name="Picture">
+                  <wp:docPr id="725173500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613455603" name="Picture"/>
+                          <pic:cNvPr id="725173500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2020605918" name="Picture">
+                        <wp:docPr id="521588226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2020605918" name="Picture"/>
+                                <pic:cNvPr id="521588226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1919191355" name="Picture">
+                        <wp:docPr id="1826419338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1919191355" name="Picture"/>
+                                <pic:cNvPr id="1826419338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1914997399" name="Picture">
+                        <wp:docPr id="510337520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1914997399" name="Picture"/>
+                                <pic:cNvPr id="510337520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1270628229" name="Picture">
+                        <wp:docPr id="41826321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1270628229" name="Picture"/>
+                                <pic:cNvPr id="41826321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="686102281" name="Picture">
+                        <wp:docPr id="250003207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="686102281" name="Picture"/>
+                                <pic:cNvPr id="250003207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1422994714" name="Picture">
+                        <wp:docPr id="1981638679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1422994714" name="Picture"/>
+                                <pic:cNvPr id="1981638679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="757456419" name="Picture">
+                        <wp:docPr id="445205053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="757456419" name="Picture"/>
+                                <pic:cNvPr id="445205053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1377562037" name="Picture">
+                        <wp:docPr id="1638594918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1377562037" name="Picture"/>
+                                <pic:cNvPr id="1638594918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1570592417" name="Picture">
+                        <wp:docPr id="2144054423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1570592417" name="Picture"/>
+                                <pic:cNvPr id="2144054423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="496226273" name="Picture">
+                        <wp:docPr id="795866115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="496226273" name="Picture"/>
+                                <pic:cNvPr id="795866115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="149384355" name="Picture">
+                        <wp:docPr id="1705200762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="149384355" name="Picture"/>
+                                <pic:cNvPr id="1705200762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2136533412" name="Picture">
+                        <wp:docPr id="1118025866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2136533412" name="Picture"/>
+                                <pic:cNvPr id="1118025866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11597,57 +11597,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932455707" name="Picture">
+                        <wp:docPr id="1450615499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932455707" name="Picture"/>
+                                <pic:cNvPr id="1450615499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11944,57 +11944,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1802780024" name="Picture">
+                        <wp:docPr id="1170084299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1802780024" name="Picture"/>
+                                <pic:cNvPr id="1170084299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12391,57 +12391,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815735067" name="Picture">
+                        <wp:docPr id="1190859465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815735067" name="Picture"/>
+                                <pic:cNvPr id="1190859465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13255,57 +13255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129149632" name="Picture">
+                  <wp:docPr id="601922206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129149632" name="Picture"/>
+                          <pic:cNvPr id="601922206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13344,57 +13344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226050992" name="Picture">
+                  <wp:docPr id="859597938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226050992" name="Picture"/>
+                          <pic:cNvPr id="859597938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13988,57 +13988,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467516654" name="Picture">
+                  <wp:docPr id="977968787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467516654" name="Picture"/>
+                          <pic:cNvPr id="977968787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15216,57 +15216,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773398762" name="Picture">
+                  <wp:docPr id="1010423172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773398762" name="Picture"/>
+                          <pic:cNvPr id="1010423172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15319,57 +15319,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570152902" name="Picture">
+                  <wp:docPr id="40470556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570152902" name="Picture"/>
+                          <pic:cNvPr id="40470556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16700,57 +16700,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276451604" name="Picture">
+                  <wp:docPr id="1277762704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276451604" name="Picture"/>
+                          <pic:cNvPr id="1277762704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17862,57 +17862,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1704982341" name="Picture">
+                        <wp:docPr id="800885240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1704982341" name="Picture"/>
+                                <pic:cNvPr id="800885240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18837,57 +18837,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="993353642" name="Picture">
+                        <wp:docPr id="900284646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="993353642" name="Picture"/>
+                                <pic:cNvPr id="900284646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20256,57 +20256,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61919478" name="Picture">
+                  <wp:docPr id="1003849649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61919478" name="Picture"/>
+                          <pic:cNvPr id="1003849649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20345,57 +20345,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104064538" name="Picture">
+                  <wp:docPr id="603502360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104064538" name="Picture"/>
+                          <pic:cNvPr id="603502360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21034,57 +21034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297046636" name="Picture">
+                  <wp:docPr id="914075201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297046636" name="Picture"/>
+                          <pic:cNvPr id="914075201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22122,57 +22122,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122887057" name="Picture">
+                  <wp:docPr id="671673313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122887057" name="Picture"/>
+                          <pic:cNvPr id="671673313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22225,57 +22225,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597954726" name="Picture">
+                  <wp:docPr id="1751501847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597954726" name="Picture"/>
+                          <pic:cNvPr id="1751501847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23698,57 +23698,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374028520" name="Picture">
+                  <wp:docPr id="2138986720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374028520" name="Picture"/>
+                          <pic:cNvPr id="2138986720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26631,57 +26631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721109322" name="Picture">
+                  <wp:docPr id="1910510451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721109322" name="Picture"/>
+                          <pic:cNvPr id="1910510451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26720,57 +26720,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698209925" name="Picture">
+                  <wp:docPr id="2094329079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698209925" name="Picture"/>
+                          <pic:cNvPr id="2094329079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27364,57 +27364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320650524" name="Picture">
+                  <wp:docPr id="738863943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320650524" name="Picture"/>
+                          <pic:cNvPr id="738863943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28362,57 +28362,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089479878" name="Picture">
+                  <wp:docPr id="1770697615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089479878" name="Picture"/>
+                          <pic:cNvPr id="1770697615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28465,57 +28465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109978555" name="Picture">
+                  <wp:docPr id="1022996892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109978555" name="Picture"/>
+                          <pic:cNvPr id="1022996892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29844,57 +29844,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720682505" name="Picture">
+                  <wp:docPr id="1358531235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720682505" name="Picture"/>
+                          <pic:cNvPr id="1358531235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30978,57 +30978,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="628567124" name="Picture">
+                        <wp:docPr id="798297135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="628567124" name="Picture"/>
+                                <pic:cNvPr id="798297135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32003,57 +32003,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827944538" name="Picture">
+                        <wp:docPr id="1053547347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827944538" name="Picture"/>
+                                <pic:cNvPr id="1053547347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33475,57 +33475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895672860" name="Picture">
+                  <wp:docPr id="968383697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895672860" name="Picture"/>
+                          <pic:cNvPr id="968383697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33564,57 +33564,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016982756" name="Picture">
+                  <wp:docPr id="590906973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016982756" name="Picture"/>
+                          <pic:cNvPr id="590906973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34208,57 +34208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669637639" name="Picture">
+                  <wp:docPr id="1716797572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669637639" name="Picture"/>
+                          <pic:cNvPr id="1716797572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35206,57 +35206,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932048323" name="Picture">
+                  <wp:docPr id="1879109322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932048323" name="Picture"/>
+                          <pic:cNvPr id="1879109322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35309,57 +35309,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779095217" name="Picture">
+                  <wp:docPr id="1823556695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779095217" name="Picture"/>
+                          <pic:cNvPr id="1823556695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36686,57 +36686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430160712" name="Picture">
+                  <wp:docPr id="1853422409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430160712" name="Picture"/>
+                          <pic:cNvPr id="1853422409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37829,57 +37829,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="507940256" name="Picture">
+                        <wp:docPr id="252386545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="507940256" name="Picture"/>
+                                <pic:cNvPr id="252386545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39197,57 +39197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039180494" name="Picture">
+                  <wp:docPr id="1109437942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039180494" name="Picture"/>
+                          <pic:cNvPr id="1109437942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39286,57 +39286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021903984" name="Picture">
+                  <wp:docPr id="763720606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021903984" name="Picture"/>
+                          <pic:cNvPr id="763720606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39918,57 +39918,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384349632" name="Picture">
+                  <wp:docPr id="2059279947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384349632" name="Picture"/>
+                          <pic:cNvPr id="2059279947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40862,57 +40862,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652739402" name="Picture">
+                  <wp:docPr id="908435752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652739402" name="Picture"/>
+                          <pic:cNvPr id="908435752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40974,57 +40974,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114674941" name="Picture">
+                  <wp:docPr id="676938964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114674941" name="Picture"/>
+                          <pic:cNvPr id="676938964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42215,51 +42215,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -42633,57 +42633,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307771049" name="Picture">
+                  <wp:docPr id="381199095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307771049" name="Picture"/>
+                          <pic:cNvPr id="381199095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43802,57 +43802,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="596906577" name="Picture">
+                  <wp:docPr id="1826439647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="596906577" name="Picture"/>
+                          <pic:cNvPr id="1826439647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43882,57 +43882,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953752840" name="Picture">
+                  <wp:docPr id="2011478769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953752840" name="Picture"/>
+                          <pic:cNvPr id="2011478769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44361,57 +44361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806170144" name="Picture">
+                  <wp:docPr id="1519239142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806170144" name="Picture"/>
+                          <pic:cNvPr id="1519239142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46016,57 +46016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570905316" name="Picture">
+                  <wp:docPr id="497027800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570905316" name="Picture"/>
+                          <pic:cNvPr id="497027800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46096,57 +46096,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980829155" name="Picture">
+                  <wp:docPr id="1149611474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980829155" name="Picture"/>
+                          <pic:cNvPr id="1149611474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46584,57 +46584,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650119062" name="Picture">
+                  <wp:docPr id="202590595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650119062" name="Picture"/>
+                          <pic:cNvPr id="202590595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47435,51 +47435,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -47798,51 +47798,202 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3952291" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3952291</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="10620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -48366,50 +48517,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>