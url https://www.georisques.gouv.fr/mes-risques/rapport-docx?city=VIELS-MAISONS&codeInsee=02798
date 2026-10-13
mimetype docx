--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706046538" name="Picture">
+                  <wp:docPr id="1068157393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706046538" name="Picture"/>
+                          <pic:cNvPr id="1068157393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449149470" name="Picture">
+                  <wp:docPr id="1727352071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449149470" name="Picture"/>
+                          <pic:cNvPr id="1727352071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494956684" name="Picture">
+                        <wp:docPr id="1135546995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494956684" name="Picture"/>
+                                <pic:cNvPr id="1135546995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475831910" name="Picture">
+                  <wp:docPr id="9160709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475831910" name="Picture"/>
+                          <pic:cNvPr id="9160709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739890539" name="Picture">
+                  <wp:docPr id="1511618970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739890539" name="Picture"/>
+                          <pic:cNvPr id="1511618970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395881490" name="Picture">
+                  <wp:docPr id="1833372186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395881490" name="Picture"/>
+                          <pic:cNvPr id="1833372186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038435229" name="Picture">
+                  <wp:docPr id="1181504189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038435229" name="Picture"/>
+                          <pic:cNvPr id="1181504189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589809083" name="Picture">
+                  <wp:docPr id="935207962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589809083" name="Picture"/>
+                          <pic:cNvPr id="935207962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1891384390" name="Picture">
+                        <wp:docPr id="74649895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1891384390" name="Picture"/>
+                                <pic:cNvPr id="74649895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1293145416" name="Picture">
+                        <wp:docPr id="1465046772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1293145416" name="Picture"/>
+                                <pic:cNvPr id="1465046772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1487358913" name="Picture">
+                        <wp:docPr id="475463778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1487358913" name="Picture"/>
+                                <pic:cNvPr id="475463778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1046838400" name="Picture">
+                        <wp:docPr id="255342403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1046838400" name="Picture"/>
+                                <pic:cNvPr id="255342403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1776873630" name="Picture">
+                        <wp:docPr id="2063588369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1776873630" name="Picture"/>
+                                <pic:cNvPr id="2063588369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1894277117" name="Picture">
+                        <wp:docPr id="2019578314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1894277117" name="Picture"/>
+                                <pic:cNvPr id="2019578314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654302684" name="Picture">
+                        <wp:docPr id="541423734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654302684" name="Picture"/>
+                                <pic:cNvPr id="541423734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="484146399" name="Picture">
+                        <wp:docPr id="417357763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="484146399" name="Picture"/>
+                                <pic:cNvPr id="417357763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1003665961" name="Picture">
+                        <wp:docPr id="758023303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1003665961" name="Picture"/>
+                                <pic:cNvPr id="758023303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="38694864" name="Picture">
+                        <wp:docPr id="916332504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="38694864" name="Picture"/>
+                                <pic:cNvPr id="916332504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="905521596" name="Picture">
+                        <wp:docPr id="1066184717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="905521596" name="Picture"/>
+                                <pic:cNvPr id="1066184717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1582876065" name="Picture">
+                        <wp:docPr id="1759568312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1582876065" name="Picture"/>
+                                <pic:cNvPr id="1759568312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="515368828" name="Picture">
+                        <wp:docPr id="1277607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="515368828" name="Picture"/>
+                                <pic:cNvPr id="1277607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1415173120" name="Picture">
+                        <wp:docPr id="1736863468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1415173120" name="Picture"/>
+                                <pic:cNvPr id="1736863468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="681199433" name="Picture">
+                        <wp:docPr id="1232681410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="681199433" name="Picture"/>
+                                <pic:cNvPr id="1232681410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214851278" name="Picture">
+                  <wp:docPr id="1607764775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214851278" name="Picture"/>
+                          <pic:cNvPr id="1607764775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685392435" name="Picture">
+                  <wp:docPr id="1476979957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685392435" name="Picture"/>
+                          <pic:cNvPr id="1476979957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783939749" name="Picture">
+                  <wp:docPr id="1673900175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783939749" name="Picture"/>
+                          <pic:cNvPr id="1673900175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108853570" name="Picture">
+                  <wp:docPr id="1605730302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108853570" name="Picture"/>
+                          <pic:cNvPr id="1605730302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048978055" name="Picture">
+                  <wp:docPr id="12368979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048978055" name="Picture"/>
+                          <pic:cNvPr id="12368979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674161988" name="Picture">
+                  <wp:docPr id="361069190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674161988" name="Picture"/>
+                          <pic:cNvPr id="361069190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="481518940" name="Picture">
+                        <wp:docPr id="277151046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="481518940" name="Picture"/>
+                                <pic:cNvPr id="277151046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538119703" name="Picture">
+                  <wp:docPr id="1457420662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538119703" name="Picture"/>
+                          <pic:cNvPr id="1457420662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368694751" name="Picture">
+                  <wp:docPr id="1193237957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368694751" name="Picture"/>
+                          <pic:cNvPr id="1193237957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443531060" name="Picture">
+                  <wp:docPr id="1892087469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443531060" name="Picture"/>
+                          <pic:cNvPr id="1892087469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759648065" name="Picture">
+                  <wp:docPr id="198733941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759648065" name="Picture"/>
+                          <pic:cNvPr id="198733941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884139441" name="Picture">
+                  <wp:docPr id="1396809722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884139441" name="Picture"/>
+                          <pic:cNvPr id="1396809722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648291212" name="Picture">
+                  <wp:docPr id="1797786590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648291212" name="Picture"/>
+                          <pic:cNvPr id="1797786590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1135843655" name="Picture">
+                        <wp:docPr id="1590018740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1135843655" name="Picture"/>
+                                <pic:cNvPr id="1590018740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667253055" name="Picture">
+                  <wp:docPr id="1589873502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667253055" name="Picture"/>
+                          <pic:cNvPr id="1589873502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739065989" name="Picture">
+                  <wp:docPr id="1507305225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739065989" name="Picture"/>
+                          <pic:cNvPr id="1507305225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313151306" name="Picture">
+                  <wp:docPr id="724625664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313151306" name="Picture"/>
+                          <pic:cNvPr id="724625664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833186296" name="Picture">
+                  <wp:docPr id="504458891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833186296" name="Picture"/>
+                          <pic:cNvPr id="504458891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956835871" name="Picture">
+                  <wp:docPr id="475302764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956835871" name="Picture"/>
+                          <pic:cNvPr id="475302764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266033819" name="Picture">
+                  <wp:docPr id="773948727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266033819" name="Picture"/>
+                          <pic:cNvPr id="773948727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="629349220" name="Picture">
+                        <wp:docPr id="18835081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="629349220" name="Picture"/>
+                                <pic:cNvPr id="18835081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31916,57 +31916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337145251" name="Picture">
+                  <wp:docPr id="103130742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337145251" name="Picture"/>
+                          <pic:cNvPr id="103130742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32005,57 +32005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128901043" name="Picture">
+                  <wp:docPr id="129779127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128901043" name="Picture"/>
+                          <pic:cNvPr id="129779127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32649,57 +32649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1132535600" name="Picture">
+                  <wp:docPr id="2104316135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1132535600" name="Picture"/>
+                          <pic:cNvPr id="2104316135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33647,57 +33647,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818551454" name="Picture">
+                  <wp:docPr id="939804881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818551454" name="Picture"/>
+                          <pic:cNvPr id="939804881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33750,57 +33750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123562513" name="Picture">
+                  <wp:docPr id="366570134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123562513" name="Picture"/>
+                          <pic:cNvPr id="366570134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35127,57 +35127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744624888" name="Picture">
+                  <wp:docPr id="1332603085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744624888" name="Picture"/>
+                          <pic:cNvPr id="1332603085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36270,57 +36270,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="361010981" name="Picture">
+                        <wp:docPr id="1929808708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="361010981" name="Picture"/>
+                                <pic:cNvPr id="1929808708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37638,57 +37638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31356" name="Picture">
+                  <wp:docPr id="1427862197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31356" name="Picture"/>
+                          <pic:cNvPr id="1427862197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37727,57 +37727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822933734" name="Picture">
+                  <wp:docPr id="302026745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822933734" name="Picture"/>
+                          <pic:cNvPr id="302026745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38359,57 +38359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972399154" name="Picture">
+                  <wp:docPr id="675550646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972399154" name="Picture"/>
+                          <pic:cNvPr id="675550646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39303,57 +39303,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856584700" name="Picture">
+                  <wp:docPr id="2137802464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856584700" name="Picture"/>
+                          <pic:cNvPr id="2137802464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39415,57 +39415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33491490" name="Picture">
+                  <wp:docPr id="653353197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33491490" name="Picture"/>
+                          <pic:cNvPr id="653353197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41074,57 +41074,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069511376" name="Picture">
+                  <wp:docPr id="1303427625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069511376" name="Picture"/>
+                          <pic:cNvPr id="1303427625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42253,57 +42253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009459927" name="Picture">
+                  <wp:docPr id="173063406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009459927" name="Picture"/>
+                          <pic:cNvPr id="173063406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42333,57 +42333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442825479" name="Picture">
+                  <wp:docPr id="568998350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442825479" name="Picture"/>
+                          <pic:cNvPr id="568998350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42821,57 +42821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890960782" name="Picture">
+                  <wp:docPr id="360412890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890960782" name="Picture"/>
+                          <pic:cNvPr id="360412890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>