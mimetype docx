--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445849078" name="Picture">
+                  <wp:docPr id="1760150739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445849078" name="Picture"/>
+                          <pic:cNvPr id="1760150739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133106740" name="Picture">
+                  <wp:docPr id="2135855817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133106740" name="Picture"/>
+                          <pic:cNvPr id="2135855817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160994481" name="Picture">
+                        <wp:docPr id="1134920719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160994481" name="Picture"/>
+                                <pic:cNvPr id="1134920719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340020088" name="Picture">
+                  <wp:docPr id="1652249131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340020088" name="Picture"/>
+                          <pic:cNvPr id="1652249131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296244173" name="Picture">
+                  <wp:docPr id="572813391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296244173" name="Picture"/>
+                          <pic:cNvPr id="572813391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126428312" name="Picture">
+                  <wp:docPr id="1018163065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126428312" name="Picture"/>
+                          <pic:cNvPr id="1018163065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711041486" name="Picture">
+                  <wp:docPr id="880650760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711041486" name="Picture"/>
+                          <pic:cNvPr id="880650760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067205877" name="Picture">
+                  <wp:docPr id="1825529754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067205877" name="Picture"/>
+                          <pic:cNvPr id="1825529754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1361727882" name="Picture">
+                        <wp:docPr id="793410203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1361727882" name="Picture"/>
+                                <pic:cNvPr id="793410203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="336031543" name="Picture">
+                        <wp:docPr id="274525292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="336031543" name="Picture"/>
+                                <pic:cNvPr id="274525292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="592241979" name="Picture">
+                        <wp:docPr id="1818828186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="592241979" name="Picture"/>
+                                <pic:cNvPr id="1818828186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="443669052" name="Picture">
+                        <wp:docPr id="1910771178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="443669052" name="Picture"/>
+                                <pic:cNvPr id="1910771178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1240550230" name="Picture">
+                        <wp:docPr id="2133969409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1240550230" name="Picture"/>
+                                <pic:cNvPr id="2133969409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1328855829" name="Picture">
+                        <wp:docPr id="2104148343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1328855829" name="Picture"/>
+                                <pic:cNvPr id="2104148343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1502079812" name="Picture">
+                        <wp:docPr id="1168988913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1502079812" name="Picture"/>
+                                <pic:cNvPr id="1168988913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1842367132" name="Picture">
+                        <wp:docPr id="599215996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1842367132" name="Picture"/>
+                                <pic:cNvPr id="599215996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1322911943" name="Picture">
+                        <wp:docPr id="1045351807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1322911943" name="Picture"/>
+                                <pic:cNvPr id="1045351807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="300196984" name="Picture">
+                        <wp:docPr id="2052154267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="300196984" name="Picture"/>
+                                <pic:cNvPr id="2052154267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1642315746" name="Picture">
+                        <wp:docPr id="794983539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1642315746" name="Picture"/>
+                                <pic:cNvPr id="794983539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2087501028" name="Picture">
+                        <wp:docPr id="1919278578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2087501028" name="Picture"/>
+                                <pic:cNvPr id="1919278578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1510373804" name="Picture">
+                        <wp:docPr id="1416905419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1510373804" name="Picture"/>
+                                <pic:cNvPr id="1416905419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="237802068" name="Picture">
+                        <wp:docPr id="1747135056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="237802068" name="Picture"/>
+                                <pic:cNvPr id="1747135056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1782947420" name="Picture">
+                        <wp:docPr id="100144848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1782947420" name="Picture"/>
+                                <pic:cNvPr id="100144848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175890586" name="Picture">
+                  <wp:docPr id="226542164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175890586" name="Picture"/>
+                          <pic:cNvPr id="226542164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631215049" name="Picture">
+                  <wp:docPr id="308399041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631215049" name="Picture"/>
+                          <pic:cNvPr id="308399041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351029647" name="Picture">
+                  <wp:docPr id="1392332669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351029647" name="Picture"/>
+                          <pic:cNvPr id="1392332669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227843585" name="Picture">
+                  <wp:docPr id="1530364862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227843585" name="Picture"/>
+                          <pic:cNvPr id="1530364862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230313758" name="Picture">
+                  <wp:docPr id="1132993273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230313758" name="Picture"/>
+                          <pic:cNvPr id="1132993273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907810468" name="Picture">
+                  <wp:docPr id="614025650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907810468" name="Picture"/>
+                          <pic:cNvPr id="614025650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163407759" name="Picture">
+                        <wp:docPr id="804265201" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163407759" name="Picture"/>
+                                <pic:cNvPr id="804265201" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687638300" name="Picture">
+                  <wp:docPr id="299850908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687638300" name="Picture"/>
+                          <pic:cNvPr id="299850908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131042039" name="Picture">
+                  <wp:docPr id="1658106997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131042039" name="Picture"/>
+                          <pic:cNvPr id="1658106997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697383582" name="Picture">
+                  <wp:docPr id="1298938698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697383582" name="Picture"/>
+                          <pic:cNvPr id="1298938698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11486455" name="Picture">
+                  <wp:docPr id="361979299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11486455" name="Picture"/>
+                          <pic:cNvPr id="361979299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521308918" name="Picture">
+                  <wp:docPr id="2133557954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521308918" name="Picture"/>
+                          <pic:cNvPr id="2133557954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822097260" name="Picture">
+                  <wp:docPr id="1303580526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822097260" name="Picture"/>
+                          <pic:cNvPr id="1303580526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="14391895" name="Picture">
+                        <wp:docPr id="1695907254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="14391895" name="Picture"/>
+                                <pic:cNvPr id="1695907254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24975,57 +24975,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292816866" name="Picture">
+                  <wp:docPr id="931422066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292816866" name="Picture"/>
+                          <pic:cNvPr id="931422066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25064,57 +25064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903615211" name="Picture">
+                  <wp:docPr id="793770327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903615211" name="Picture"/>
+                          <pic:cNvPr id="793770327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25744,57 +25744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690114813" name="Picture">
+                  <wp:docPr id="1219241845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690114813" name="Picture"/>
+                          <pic:cNvPr id="1219241845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26805,57 +26805,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651252361" name="Picture">
+                  <wp:docPr id="2068636781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651252361" name="Picture"/>
+                          <pic:cNvPr id="2068636781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26908,57 +26908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725932334" name="Picture">
+                  <wp:docPr id="1517910402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725932334" name="Picture"/>
+                          <pic:cNvPr id="1517910402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28366,57 +28366,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742197465" name="Picture">
+                  <wp:docPr id="905115943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742197465" name="Picture"/>
+                          <pic:cNvPr id="905115943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29563,57 +29563,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1864067302" name="Picture">
+                        <wp:docPr id="1008155074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1864067302" name="Picture"/>
+                                <pic:cNvPr id="1008155074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32131,57 +32131,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473329355" name="Picture">
+                  <wp:docPr id="198584758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473329355" name="Picture"/>
+                          <pic:cNvPr id="198584758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32220,57 +32220,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143081928" name="Picture">
+                  <wp:docPr id="53492628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143081928" name="Picture"/>
+                          <pic:cNvPr id="53492628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32864,57 +32864,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272237697" name="Picture">
+                  <wp:docPr id="107793177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272237697" name="Picture"/>
+                          <pic:cNvPr id="107793177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33862,57 +33862,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913089606" name="Picture">
+                  <wp:docPr id="547971648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913089606" name="Picture"/>
+                          <pic:cNvPr id="547971648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33965,57 +33965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1340540084" name="Picture">
+                  <wp:docPr id="1159951657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1340540084" name="Picture"/>
+                          <pic:cNvPr id="1159951657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35342,57 +35342,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544527889" name="Picture">
+                  <wp:docPr id="1857940386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544527889" name="Picture"/>
+                          <pic:cNvPr id="1857940386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36485,57 +36485,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="23781302" name="Picture">
+                        <wp:docPr id="347067070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="23781302" name="Picture"/>
+                                <pic:cNvPr id="347067070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37874,57 +37874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214128745" name="Picture">
+                  <wp:docPr id="181878323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214128745" name="Picture"/>
+                          <pic:cNvPr id="181878323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37963,57 +37963,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526968616" name="Picture">
+                  <wp:docPr id="1611085813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526968616" name="Picture"/>
+                          <pic:cNvPr id="1611085813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38607,57 +38607,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552237314" name="Picture">
+                  <wp:docPr id="57796044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552237314" name="Picture"/>
+                          <pic:cNvPr id="57796044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39605,57 +39605,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946611049" name="Picture">
+                  <wp:docPr id="7060424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946611049" name="Picture"/>
+                          <pic:cNvPr id="7060424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39708,57 +39708,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376838977" name="Picture">
+                  <wp:docPr id="884738047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376838977" name="Picture"/>
+                          <pic:cNvPr id="884738047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41084,57 +41084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156473856" name="Picture">
+                  <wp:docPr id="576286183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156473856" name="Picture"/>
+                          <pic:cNvPr id="576286183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43220,57 +43220,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102844061" name="Picture">
+                  <wp:docPr id="1945771914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102844061" name="Picture"/>
+                          <pic:cNvPr id="1945771914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43291,57 +43291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135669709" name="Picture">
+                  <wp:docPr id="1977567020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135669709" name="Picture"/>
+                          <pic:cNvPr id="1977567020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43705,57 +43705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393658370" name="Picture">
+                  <wp:docPr id="289770764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393658370" name="Picture"/>
+                          <pic:cNvPr id="289770764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>