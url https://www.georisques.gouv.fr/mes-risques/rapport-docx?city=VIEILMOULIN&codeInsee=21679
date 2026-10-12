--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133797878" name="Picture">
+                  <wp:docPr id="1377242090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133797878" name="Picture"/>
+                          <pic:cNvPr id="1377242090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733761517" name="Picture">
+                  <wp:docPr id="2098568230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733761517" name="Picture"/>
+                          <pic:cNvPr id="2098568230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="505369835" name="Picture">
+                        <wp:docPr id="150861623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="505369835" name="Picture"/>
+                                <pic:cNvPr id="150861623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140757880" name="Picture">
+                  <wp:docPr id="2042602888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140757880" name="Picture"/>
+                          <pic:cNvPr id="2042602888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263396888" name="Picture">
+                  <wp:docPr id="1237966388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263396888" name="Picture"/>
+                          <pic:cNvPr id="1237966388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719321147" name="Picture">
+                  <wp:docPr id="1092807690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719321147" name="Picture"/>
+                          <pic:cNvPr id="1092807690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791031666" name="Picture">
+                  <wp:docPr id="84966645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791031666" name="Picture"/>
+                          <pic:cNvPr id="84966645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618763543" name="Picture">
+                  <wp:docPr id="1847021135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618763543" name="Picture"/>
+                          <pic:cNvPr id="1847021135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1323645205" name="Picture">
+                        <wp:docPr id="953866612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1323645205" name="Picture"/>
+                                <pic:cNvPr id="953866612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1882373327" name="Picture">
+                        <wp:docPr id="2071991144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1882373327" name="Picture"/>
+                                <pic:cNvPr id="2071991144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1907145915" name="Picture">
+                        <wp:docPr id="1308530326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1907145915" name="Picture"/>
+                                <pic:cNvPr id="1308530326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1606908193" name="Picture">
+                        <wp:docPr id="1051052099" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1606908193" name="Picture"/>
+                                <pic:cNvPr id="1051052099" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1930057406" name="Picture">
+                        <wp:docPr id="1630107620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1930057406" name="Picture"/>
+                                <pic:cNvPr id="1630107620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1790897574" name="Picture">
+                        <wp:docPr id="113387691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1790897574" name="Picture"/>
+                                <pic:cNvPr id="113387691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182897554" name="Picture">
+                        <wp:docPr id="1955570258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182897554" name="Picture"/>
+                                <pic:cNvPr id="1955570258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433757871" name="Picture">
+                        <wp:docPr id="536095385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433757871" name="Picture"/>
+                                <pic:cNvPr id="536095385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1063484266" name="Picture">
+                        <wp:docPr id="329531875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1063484266" name="Picture"/>
+                                <pic:cNvPr id="329531875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1931787577" name="Picture">
+                        <wp:docPr id="1123621197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1931787577" name="Picture"/>
+                                <pic:cNvPr id="1123621197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1738623496" name="Picture">
+                        <wp:docPr id="1996254596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1738623496" name="Picture"/>
+                                <pic:cNvPr id="1996254596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618302253" name="Picture">
+                        <wp:docPr id="1139142982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618302253" name="Picture"/>
+                                <pic:cNvPr id="1139142982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="687769516" name="Picture">
+                        <wp:docPr id="740090393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="687769516" name="Picture"/>
+                                <pic:cNvPr id="740090393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1942494032" name="Picture">
+                        <wp:docPr id="1264773264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1942494032" name="Picture"/>
+                                <pic:cNvPr id="1264773264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="404384194" name="Picture">
+                        <wp:docPr id="1358907741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="404384194" name="Picture"/>
+                                <pic:cNvPr id="1358907741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807753739" name="Picture">
+                  <wp:docPr id="737845090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807753739" name="Picture"/>
+                          <pic:cNvPr id="737845090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865293154" name="Picture">
+                  <wp:docPr id="163929524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865293154" name="Picture"/>
+                          <pic:cNvPr id="163929524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452418003" name="Picture">
+                  <wp:docPr id="469228891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452418003" name="Picture"/>
+                          <pic:cNvPr id="469228891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062473062" name="Picture">
+                  <wp:docPr id="174967406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062473062" name="Picture"/>
+                          <pic:cNvPr id="174967406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118963722" name="Picture">
+                  <wp:docPr id="1611856227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118963722" name="Picture"/>
+                          <pic:cNvPr id="1611856227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024398923" name="Picture">
+                  <wp:docPr id="255196273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024398923" name="Picture"/>
+                          <pic:cNvPr id="255196273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1455187326" name="Picture">
+                        <wp:docPr id="1243907520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1455187326" name="Picture"/>
+                                <pic:cNvPr id="1243907520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32459936" name="Picture">
+                  <wp:docPr id="1609486345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32459936" name="Picture"/>
+                          <pic:cNvPr id="1609486345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237900011" name="Picture">
+                  <wp:docPr id="965079041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237900011" name="Picture"/>
+                          <pic:cNvPr id="965079041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095759673" name="Picture">
+                  <wp:docPr id="1466001524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095759673" name="Picture"/>
+                          <pic:cNvPr id="1466001524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371627581" name="Picture">
+                  <wp:docPr id="292117827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371627581" name="Picture"/>
+                          <pic:cNvPr id="292117827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875249458" name="Picture">
+                  <wp:docPr id="738124345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875249458" name="Picture"/>
+                          <pic:cNvPr id="738124345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221212499" name="Picture">
+                  <wp:docPr id="315417674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221212499" name="Picture"/>
+                          <pic:cNvPr id="315417674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1186405812" name="Picture">
+                        <wp:docPr id="1884750863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1186405812" name="Picture"/>
+                                <pic:cNvPr id="1884750863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434907481" name="Picture">
+                  <wp:docPr id="1129354595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434907481" name="Picture"/>
+                          <pic:cNvPr id="1129354595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732040928" name="Picture">
+                  <wp:docPr id="200251002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732040928" name="Picture"/>
+                          <pic:cNvPr id="200251002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25310496" name="Picture">
+                  <wp:docPr id="1824769140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25310496" name="Picture"/>
+                          <pic:cNvPr id="1824769140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37503598" name="Picture">
+                  <wp:docPr id="119677863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37503598" name="Picture"/>
+                          <pic:cNvPr id="119677863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904105696" name="Picture">
+                  <wp:docPr id="1734792803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904105696" name="Picture"/>
+                          <pic:cNvPr id="1734792803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450623928" name="Picture">
+                  <wp:docPr id="1291660286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450623928" name="Picture"/>
+                          <pic:cNvPr id="1291660286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="982713279" name="Picture">
+                        <wp:docPr id="1531359788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="982713279" name="Picture"/>
+                                <pic:cNvPr id="1531359788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959398889" name="Picture">
+                  <wp:docPr id="1012821327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959398889" name="Picture"/>
+                          <pic:cNvPr id="1012821327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26406413" name="Picture">
+                  <wp:docPr id="1164246481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26406413" name="Picture"/>
+                          <pic:cNvPr id="1164246481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917943617" name="Picture">
+                  <wp:docPr id="2002116197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917943617" name="Picture"/>
+                          <pic:cNvPr id="2002116197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730057590" name="Picture">
+                  <wp:docPr id="305714144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730057590" name="Picture"/>
+                          <pic:cNvPr id="305714144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887695137" name="Picture">
+                  <wp:docPr id="1485982024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887695137" name="Picture"/>
+                          <pic:cNvPr id="1485982024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042468088" name="Picture">
+                  <wp:docPr id="1132630570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042468088" name="Picture"/>
+                          <pic:cNvPr id="1132630570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503672805" name="Picture">
+                        <wp:docPr id="1580437219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503672805" name="Picture"/>
+                                <pic:cNvPr id="1580437219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921183697" name="Picture">
+                  <wp:docPr id="158815437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921183697" name="Picture"/>
+                          <pic:cNvPr id="158815437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577073632" name="Picture">
+                  <wp:docPr id="45387371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577073632" name="Picture"/>
+                          <pic:cNvPr id="45387371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264248042" name="Picture">
+                  <wp:docPr id="896888453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264248042" name="Picture"/>
+                          <pic:cNvPr id="896888453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444684107" name="Picture">
+                  <wp:docPr id="379875194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444684107" name="Picture"/>
+                          <pic:cNvPr id="379875194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608331848" name="Picture">
+                  <wp:docPr id="1008114578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608331848" name="Picture"/>
+                          <pic:cNvPr id="1008114578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467277692" name="Picture">
+                  <wp:docPr id="1943219054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467277692" name="Picture"/>
+                          <pic:cNvPr id="1943219054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2141714431" name="Picture">
+                        <wp:docPr id="1890969835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2141714431" name="Picture"/>
+                                <pic:cNvPr id="1890969835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224610769" name="Picture">
+                  <wp:docPr id="1098594179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224610769" name="Picture"/>
+                          <pic:cNvPr id="1098594179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505780134" name="Picture">
+                  <wp:docPr id="1975214017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505780134" name="Picture"/>
+                          <pic:cNvPr id="1975214017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457281347" name="Picture">
+                  <wp:docPr id="407899013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457281347" name="Picture"/>
+                          <pic:cNvPr id="407899013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45357,57 +45357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144276086" name="Picture">
+                  <wp:docPr id="1883590560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144276086" name="Picture"/>
+                          <pic:cNvPr id="1883590560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45428,57 +45428,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514052103" name="Picture">
+                  <wp:docPr id="1605321534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514052103" name="Picture"/>
+                          <pic:cNvPr id="1605321534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45842,57 +45842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713131217" name="Picture">
+                  <wp:docPr id="1203464045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713131217" name="Picture"/>
+                          <pic:cNvPr id="1203464045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>