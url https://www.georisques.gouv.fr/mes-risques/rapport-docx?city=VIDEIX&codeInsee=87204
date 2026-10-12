--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192400700" name="Picture">
+                  <wp:docPr id="562956919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192400700" name="Picture"/>
+                          <pic:cNvPr id="562956919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832565662" name="Picture">
+                  <wp:docPr id="1755232586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832565662" name="Picture"/>
+                          <pic:cNvPr id="1755232586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1525720283" name="Picture">
+                        <wp:docPr id="1689653576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1525720283" name="Picture"/>
+                                <pic:cNvPr id="1689653576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95305736" name="Picture">
+                  <wp:docPr id="1015476451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95305736" name="Picture"/>
+                          <pic:cNvPr id="1015476451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165909472" name="Picture">
+                  <wp:docPr id="1293148417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165909472" name="Picture"/>
+                          <pic:cNvPr id="1293148417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974112707" name="Picture">
+                  <wp:docPr id="2129509633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974112707" name="Picture"/>
+                          <pic:cNvPr id="2129509633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925385680" name="Picture">
+                  <wp:docPr id="947654287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925385680" name="Picture"/>
+                          <pic:cNvPr id="947654287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620765037" name="Picture">
+                  <wp:docPr id="2082374131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620765037" name="Picture"/>
+                          <pic:cNvPr id="2082374131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2000558238" name="Picture">
+                        <wp:docPr id="1147861089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2000558238" name="Picture"/>
+                                <pic:cNvPr id="1147861089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1383247084" name="Picture">
+                        <wp:docPr id="410440656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1383247084" name="Picture"/>
+                                <pic:cNvPr id="410440656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="936794427" name="Picture">
+                        <wp:docPr id="1558693030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="936794427" name="Picture"/>
+                                <pic:cNvPr id="1558693030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1665224166" name="Picture">
+                        <wp:docPr id="1380423649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1665224166" name="Picture"/>
+                                <pic:cNvPr id="1380423649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1206221147" name="Picture">
+                        <wp:docPr id="283229079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1206221147" name="Picture"/>
+                                <pic:cNvPr id="283229079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1126522378" name="Picture">
+                        <wp:docPr id="1860842668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1126522378" name="Picture"/>
+                                <pic:cNvPr id="1860842668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1104552410" name="Picture">
+                        <wp:docPr id="1358888015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1104552410" name="Picture"/>
+                                <pic:cNvPr id="1358888015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1947875621" name="Picture">
+                        <wp:docPr id="743102080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1947875621" name="Picture"/>
+                                <pic:cNvPr id="743102080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1135706699" name="Picture">
+                        <wp:docPr id="445622377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1135706699" name="Picture"/>
+                                <pic:cNvPr id="445622377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="148277916" name="Picture">
+                        <wp:docPr id="583603367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="148277916" name="Picture"/>
+                                <pic:cNvPr id="583603367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1183383051" name="Picture">
+                        <wp:docPr id="863955266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1183383051" name="Picture"/>
+                                <pic:cNvPr id="863955266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2048018346" name="Picture">
+                        <wp:docPr id="114439150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2048018346" name="Picture"/>
+                                <pic:cNvPr id="114439150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1022261944" name="Picture">
+                        <wp:docPr id="989438142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1022261944" name="Picture"/>
+                                <pic:cNvPr id="989438142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2008458118" name="Picture">
+                        <wp:docPr id="2038285179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2008458118" name="Picture"/>
+                                <pic:cNvPr id="2038285179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1812182866" name="Picture">
+                        <wp:docPr id="1158935969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1812182866" name="Picture"/>
+                                <pic:cNvPr id="1158935969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537060956" name="Picture">
+                  <wp:docPr id="166354942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537060956" name="Picture"/>
+                          <pic:cNvPr id="166354942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859415456" name="Picture">
+                  <wp:docPr id="259712715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859415456" name="Picture"/>
+                          <pic:cNvPr id="259712715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968536784" name="Picture">
+                  <wp:docPr id="158162272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968536784" name="Picture"/>
+                          <pic:cNvPr id="158162272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614365096" name="Picture">
+                  <wp:docPr id="1867528031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614365096" name="Picture"/>
+                          <pic:cNvPr id="1867528031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88069617" name="Picture">
+                  <wp:docPr id="967742696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88069617" name="Picture"/>
+                          <pic:cNvPr id="967742696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41060020" name="Picture">
+                  <wp:docPr id="1316172761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41060020" name="Picture"/>
+                          <pic:cNvPr id="1316172761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1603201161" name="Picture">
+                        <wp:docPr id="212484476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1603201161" name="Picture"/>
+                                <pic:cNvPr id="212484476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127899607" name="Picture">
+                        <wp:docPr id="1503683367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127899607" name="Picture"/>
+                                <pic:cNvPr id="1503683367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024886527" name="Picture">
+                  <wp:docPr id="172420629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024886527" name="Picture"/>
+                          <pic:cNvPr id="172420629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918981392" name="Picture">
+                  <wp:docPr id="493038411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918981392" name="Picture"/>
+                          <pic:cNvPr id="493038411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652370118" name="Picture">
+                  <wp:docPr id="1191238299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652370118" name="Picture"/>
+                          <pic:cNvPr id="1191238299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058920277" name="Picture">
+                  <wp:docPr id="1796575244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058920277" name="Picture"/>
+                          <pic:cNvPr id="1796575244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108089935" name="Picture">
+                  <wp:docPr id="2105137529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108089935" name="Picture"/>
+                          <pic:cNvPr id="2105137529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893062929" name="Picture">
+                  <wp:docPr id="1068880227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893062929" name="Picture"/>
+                          <pic:cNvPr id="1068880227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24708,57 +24708,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1950358362" name="Picture">
+                        <wp:docPr id="1328754869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1950358362" name="Picture"/>
+                                <pic:cNvPr id="1328754869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26097,57 +26097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704858514" name="Picture">
+                  <wp:docPr id="1587334905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704858514" name="Picture"/>
+                          <pic:cNvPr id="1587334905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26186,57 +26186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114044857" name="Picture">
+                  <wp:docPr id="35289233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114044857" name="Picture"/>
+                          <pic:cNvPr id="35289233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26830,57 +26830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021625627" name="Picture">
+                  <wp:docPr id="1184039488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021625627" name="Picture"/>
+                          <pic:cNvPr id="1184039488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27828,57 +27828,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336733689" name="Picture">
+                  <wp:docPr id="783250129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336733689" name="Picture"/>
+                          <pic:cNvPr id="783250129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27931,57 +27931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535352417" name="Picture">
+                  <wp:docPr id="585449063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535352417" name="Picture"/>
+                          <pic:cNvPr id="585449063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29308,57 +29308,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469923851" name="Picture">
+                  <wp:docPr id="836209736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469923851" name="Picture"/>
+                          <pic:cNvPr id="836209736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30451,57 +30451,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009313934" name="Picture">
+                        <wp:docPr id="1282168234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009313934" name="Picture"/>
+                                <pic:cNvPr id="1282168234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31812,57 +31812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26765338" name="Picture">
+                  <wp:docPr id="1104426403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26765338" name="Picture"/>
+                          <pic:cNvPr id="1104426403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31901,57 +31901,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906174603" name="Picture">
+                  <wp:docPr id="799057304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906174603" name="Picture"/>
+                          <pic:cNvPr id="799057304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32545,57 +32545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309409553" name="Picture">
+                  <wp:docPr id="882968434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309409553" name="Picture"/>
+                          <pic:cNvPr id="882968434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33543,57 +33543,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900692101" name="Picture">
+                  <wp:docPr id="6260620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900692101" name="Picture"/>
+                          <pic:cNvPr id="6260620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33646,57 +33646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935601590" name="Picture">
+                  <wp:docPr id="1255111598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935601590" name="Picture"/>
+                          <pic:cNvPr id="1255111598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35023,57 +35023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555102995" name="Picture">
+                  <wp:docPr id="847108409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555102995" name="Picture"/>
+                          <pic:cNvPr id="847108409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36166,57 +36166,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="650763850" name="Picture">
+                        <wp:docPr id="1682524511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="650763850" name="Picture"/>
+                                <pic:cNvPr id="1682524511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37534,57 +37534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629066349" name="Picture">
+                  <wp:docPr id="654132822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629066349" name="Picture"/>
+                          <pic:cNvPr id="654132822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37623,57 +37623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164248970" name="Picture">
+                  <wp:docPr id="139518055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164248970" name="Picture"/>
+                          <pic:cNvPr id="139518055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38255,57 +38255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588617353" name="Picture">
+                  <wp:docPr id="1069631379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588617353" name="Picture"/>
+                          <pic:cNvPr id="1069631379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39199,57 +39199,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487183744" name="Picture">
+                  <wp:docPr id="1052252508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487183744" name="Picture"/>
+                          <pic:cNvPr id="1052252508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39311,57 +39311,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331885602" name="Picture">
+                  <wp:docPr id="1194915389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331885602" name="Picture"/>
+                          <pic:cNvPr id="1194915389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40970,57 +40970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117667187" name="Picture">
+                  <wp:docPr id="465316334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117667187" name="Picture"/>
+                          <pic:cNvPr id="465316334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42149,57 +42149,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1058251758" name="Picture">
+                  <wp:docPr id="265590720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1058251758" name="Picture"/>
+                          <pic:cNvPr id="265590720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42229,57 +42229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411736877" name="Picture">
+                  <wp:docPr id="1453037437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411736877" name="Picture"/>
+                          <pic:cNvPr id="1453037437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42717,57 +42717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893087044" name="Picture">
+                  <wp:docPr id="1625733508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893087044" name="Picture"/>
+                          <pic:cNvPr id="1625733508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>