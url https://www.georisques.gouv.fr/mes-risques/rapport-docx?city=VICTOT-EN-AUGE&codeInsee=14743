--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138339207" name="Picture">
+                  <wp:docPr id="1908477587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138339207" name="Picture"/>
+                          <pic:cNvPr id="1908477587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200165577" name="Picture">
+                  <wp:docPr id="826517195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200165577" name="Picture"/>
+                          <pic:cNvPr id="826517195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="822361694" name="Picture">
+                        <wp:docPr id="2109697580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="822361694" name="Picture"/>
+                                <pic:cNvPr id="2109697580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99920500" name="Picture">
+                  <wp:docPr id="1619720057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99920500" name="Picture"/>
+                          <pic:cNvPr id="1619720057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893401637" name="Picture">
+                  <wp:docPr id="970806028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893401637" name="Picture"/>
+                          <pic:cNvPr id="970806028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105474446" name="Picture">
+                  <wp:docPr id="435370704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105474446" name="Picture"/>
+                          <pic:cNvPr id="435370704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590782956" name="Picture">
+                  <wp:docPr id="357828538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590782956" name="Picture"/>
+                          <pic:cNvPr id="357828538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646539786" name="Picture">
+                  <wp:docPr id="855174467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646539786" name="Picture"/>
+                          <pic:cNvPr id="855174467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1410833537" name="Picture">
+                        <wp:docPr id="508378424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1410833537" name="Picture"/>
+                                <pic:cNvPr id="508378424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1062737556" name="Picture">
+                        <wp:docPr id="407972603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1062737556" name="Picture"/>
+                                <pic:cNvPr id="407972603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2003376459" name="Picture">
+                        <wp:docPr id="949420510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2003376459" name="Picture"/>
+                                <pic:cNvPr id="949420510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1006597701" name="Picture">
+                        <wp:docPr id="692211560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1006597701" name="Picture"/>
+                                <pic:cNvPr id="692211560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="717996389" name="Picture">
+                        <wp:docPr id="789841930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="717996389" name="Picture"/>
+                                <pic:cNvPr id="789841930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1407713293" name="Picture">
+                        <wp:docPr id="2081402309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1407713293" name="Picture"/>
+                                <pic:cNvPr id="2081402309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672290223" name="Picture">
+                        <wp:docPr id="1138306996" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672290223" name="Picture"/>
+                                <pic:cNvPr id="1138306996" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2066466487" name="Picture">
+                        <wp:docPr id="523680832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2066466487" name="Picture"/>
+                                <pic:cNvPr id="523680832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="805268918" name="Picture">
+                        <wp:docPr id="1379909533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="805268918" name="Picture"/>
+                                <pic:cNvPr id="1379909533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="750989322" name="Picture">
+                        <wp:docPr id="944516776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="750989322" name="Picture"/>
+                                <pic:cNvPr id="944516776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1916692697" name="Picture">
+                        <wp:docPr id="671983310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1916692697" name="Picture"/>
+                                <pic:cNvPr id="671983310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="958406219" name="Picture">
+                        <wp:docPr id="1972285010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="958406219" name="Picture"/>
+                                <pic:cNvPr id="1972285010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1615195504" name="Picture">
+                        <wp:docPr id="1811397290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1615195504" name="Picture"/>
+                                <pic:cNvPr id="1811397290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1290892542" name="Picture">
+                        <wp:docPr id="1860182649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1290892542" name="Picture"/>
+                                <pic:cNvPr id="1860182649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210481985" name="Picture">
+                        <wp:docPr id="1717537559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210481985" name="Picture"/>
+                                <pic:cNvPr id="1717537559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848077762" name="Picture">
+                  <wp:docPr id="456729991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848077762" name="Picture"/>
+                          <pic:cNvPr id="456729991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305681748" name="Picture">
+                  <wp:docPr id="1358079986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305681748" name="Picture"/>
+                          <pic:cNvPr id="1358079986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744870441" name="Picture">
+                  <wp:docPr id="1517900835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744870441" name="Picture"/>
+                          <pic:cNvPr id="1517900835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331219087" name="Picture">
+                  <wp:docPr id="767413197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331219087" name="Picture"/>
+                          <pic:cNvPr id="767413197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124086401" name="Picture">
+                  <wp:docPr id="1240674533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124086401" name="Picture"/>
+                          <pic:cNvPr id="1240674533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852557573" name="Picture">
+                  <wp:docPr id="2036732637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852557573" name="Picture"/>
+                          <pic:cNvPr id="2036732637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="785419989" name="Picture">
+                        <wp:docPr id="460154767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="785419989" name="Picture"/>
+                                <pic:cNvPr id="460154767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958720724" name="Picture">
+                  <wp:docPr id="448390902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958720724" name="Picture"/>
+                          <pic:cNvPr id="448390902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403321197" name="Picture">
+                  <wp:docPr id="716636506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403321197" name="Picture"/>
+                          <pic:cNvPr id="716636506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041082346" name="Picture">
+                  <wp:docPr id="1519798940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041082346" name="Picture"/>
+                          <pic:cNvPr id="1519798940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847692340" name="Picture">
+                  <wp:docPr id="891482985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847692340" name="Picture"/>
+                          <pic:cNvPr id="891482985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748367859" name="Picture">
+                  <wp:docPr id="1795118275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748367859" name="Picture"/>
+                          <pic:cNvPr id="1795118275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48980157" name="Picture">
+                  <wp:docPr id="998664900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48980157" name="Picture"/>
+                          <pic:cNvPr id="998664900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1102407651" name="Picture">
+                        <wp:docPr id="2010215531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1102407651" name="Picture"/>
+                                <pic:cNvPr id="2010215531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873900301" name="Picture">
+                  <wp:docPr id="1867417228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873900301" name="Picture"/>
+                          <pic:cNvPr id="1867417228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572022455" name="Picture">
+                  <wp:docPr id="1154812644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572022455" name="Picture"/>
+                          <pic:cNvPr id="1154812644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45028387" name="Picture">
+                  <wp:docPr id="1641963325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45028387" name="Picture"/>
+                          <pic:cNvPr id="1641963325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842366483" name="Picture">
+                  <wp:docPr id="1976208255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842366483" name="Picture"/>
+                          <pic:cNvPr id="1976208255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919067253" name="Picture">
+                  <wp:docPr id="2019314657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919067253" name="Picture"/>
+                          <pic:cNvPr id="2019314657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698436325" name="Picture">
+                  <wp:docPr id="414563690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698436325" name="Picture"/>
+                          <pic:cNvPr id="414563690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890012695" name="Picture">
+                  <wp:docPr id="1151345855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890012695" name="Picture"/>
+                          <pic:cNvPr id="1151345855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814884207" name="Picture">
+                  <wp:docPr id="1909165996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814884207" name="Picture"/>
+                          <pic:cNvPr id="1909165996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626443227" name="Picture">
+                  <wp:docPr id="351556949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626443227" name="Picture"/>
+                          <pic:cNvPr id="351556949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133783581" name="Picture">
+                  <wp:docPr id="1698263133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133783581" name="Picture"/>
+                          <pic:cNvPr id="1698263133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382907347" name="Picture">
+                  <wp:docPr id="425080634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382907347" name="Picture"/>
+                          <pic:cNvPr id="425080634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608153174" name="Picture">
+                  <wp:docPr id="1546741561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608153174" name="Picture"/>
+                          <pic:cNvPr id="1546741561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="33696060" name="Picture">
+                        <wp:docPr id="116876692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="33696060" name="Picture"/>
+                                <pic:cNvPr id="116876692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536584244" name="Picture">
+                  <wp:docPr id="1361625820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536584244" name="Picture"/>
+                          <pic:cNvPr id="1361625820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749546837" name="Picture">
+                  <wp:docPr id="372931055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749546837" name="Picture"/>
+                          <pic:cNvPr id="372931055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709076797" name="Picture">
+                  <wp:docPr id="1822430118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709076797" name="Picture"/>
+                          <pic:cNvPr id="1822430118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511613930" name="Picture">
+                  <wp:docPr id="246064370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511613930" name="Picture"/>
+                          <pic:cNvPr id="246064370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468123128" name="Picture">
+                  <wp:docPr id="1410111154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468123128" name="Picture"/>
+                          <pic:cNvPr id="1410111154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186248335" name="Picture">
+                  <wp:docPr id="1297424159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186248335" name="Picture"/>
+                          <pic:cNvPr id="1297424159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="214818569" name="Picture">
+                        <wp:docPr id="338684897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="214818569" name="Picture"/>
+                                <pic:cNvPr id="338684897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254900150" name="Picture">
+                  <wp:docPr id="1724237180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254900150" name="Picture"/>
+                          <pic:cNvPr id="1724237180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278705654" name="Picture">
+                  <wp:docPr id="210353495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278705654" name="Picture"/>
+                          <pic:cNvPr id="210353495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363645791" name="Picture">
+                  <wp:docPr id="1359042116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363645791" name="Picture"/>
+                          <pic:cNvPr id="1359042116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44414,57 +44414,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79592727" name="Picture">
+                  <wp:docPr id="833659652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79592727" name="Picture"/>
+                          <pic:cNvPr id="833659652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44485,57 +44485,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937865401" name="Picture">
+                  <wp:docPr id="1888666464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937865401" name="Picture"/>
+                          <pic:cNvPr id="1888666464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44899,57 +44899,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303525" name="Picture">
+                  <wp:docPr id="729417792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303525" name="Picture"/>
+                          <pic:cNvPr id="729417792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>