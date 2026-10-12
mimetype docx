--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787807872" name="Picture">
+                  <wp:docPr id="1874268314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787807872" name="Picture"/>
+                          <pic:cNvPr id="1874268314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97043706" name="Picture">
+                  <wp:docPr id="1416403877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97043706" name="Picture"/>
+                          <pic:cNvPr id="1416403877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="681072299" name="Picture">
+                        <wp:docPr id="636094725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="681072299" name="Picture"/>
+                                <pic:cNvPr id="636094725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213394638" name="Picture">
+                  <wp:docPr id="224339637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213394638" name="Picture"/>
+                          <pic:cNvPr id="224339637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064444474" name="Picture">
+                  <wp:docPr id="1369074791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064444474" name="Picture"/>
+                          <pic:cNvPr id="1369074791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284424354" name="Picture">
+                  <wp:docPr id="661780713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284424354" name="Picture"/>
+                          <pic:cNvPr id="661780713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448203589" name="Picture">
+                  <wp:docPr id="472612447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448203589" name="Picture"/>
+                          <pic:cNvPr id="472612447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719161657" name="Picture">
+                  <wp:docPr id="717474371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719161657" name="Picture"/>
+                          <pic:cNvPr id="717474371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="12764049" name="Picture">
+                        <wp:docPr id="106726075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="12764049" name="Picture"/>
+                                <pic:cNvPr id="106726075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="839820972" name="Picture">
+                        <wp:docPr id="203047351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="839820972" name="Picture"/>
+                                <pic:cNvPr id="203047351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1493457291" name="Picture">
+                        <wp:docPr id="312222081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1493457291" name="Picture"/>
+                                <pic:cNvPr id="312222081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1063405680" name="Picture">
+                        <wp:docPr id="53151571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1063405680" name="Picture"/>
+                                <pic:cNvPr id="53151571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="48674241" name="Picture">
+                        <wp:docPr id="1247082892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="48674241" name="Picture"/>
+                                <pic:cNvPr id="1247082892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="424582805" name="Picture">
+                        <wp:docPr id="732572873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="424582805" name="Picture"/>
+                                <pic:cNvPr id="732572873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="747434521" name="Picture">
+                        <wp:docPr id="1017860707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="747434521" name="Picture"/>
+                                <pic:cNvPr id="1017860707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="196288340" name="Picture">
+                        <wp:docPr id="1112703328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="196288340" name="Picture"/>
+                                <pic:cNvPr id="1112703328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975470798" name="Picture">
+                        <wp:docPr id="875129216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975470798" name="Picture"/>
+                                <pic:cNvPr id="875129216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1039071031" name="Picture">
+                        <wp:docPr id="966064327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1039071031" name="Picture"/>
+                                <pic:cNvPr id="966064327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2135410836" name="Picture">
+                        <wp:docPr id="1019128026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2135410836" name="Picture"/>
+                                <pic:cNvPr id="1019128026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="676469060" name="Picture">
+                        <wp:docPr id="19547738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="676469060" name="Picture"/>
+                                <pic:cNvPr id="19547738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800371605" name="Picture">
+                  <wp:docPr id="168352772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800371605" name="Picture"/>
+                          <pic:cNvPr id="168352772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466947670" name="Picture">
+                  <wp:docPr id="1134721191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466947670" name="Picture"/>
+                          <pic:cNvPr id="1134721191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274958785" name="Picture">
+                  <wp:docPr id="129628924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274958785" name="Picture"/>
+                          <pic:cNvPr id="129628924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546343034" name="Picture">
+                  <wp:docPr id="1028749291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546343034" name="Picture"/>
+                          <pic:cNvPr id="1028749291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141356231" name="Picture">
+                  <wp:docPr id="467759478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141356231" name="Picture"/>
+                          <pic:cNvPr id="467759478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28075932" name="Picture">
+                  <wp:docPr id="1085365950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28075932" name="Picture"/>
+                          <pic:cNvPr id="1085365950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1234941621" name="Picture">
+                        <wp:docPr id="1320200853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1234941621" name="Picture"/>
+                                <pic:cNvPr id="1320200853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994597134" name="Picture">
+                  <wp:docPr id="1929937802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994597134" name="Picture"/>
+                          <pic:cNvPr id="1929937802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2133327487" name="Picture">
+                  <wp:docPr id="1257600846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2133327487" name="Picture"/>
+                          <pic:cNvPr id="1257600846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805504816" name="Picture">
+                  <wp:docPr id="31103111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805504816" name="Picture"/>
+                          <pic:cNvPr id="31103111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418752787" name="Picture">
+                  <wp:docPr id="2115120349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418752787" name="Picture"/>
+                          <pic:cNvPr id="2115120349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651208980" name="Picture">
+                  <wp:docPr id="892166494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651208980" name="Picture"/>
+                          <pic:cNvPr id="892166494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794957946" name="Picture">
+                  <wp:docPr id="1246166901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794957946" name="Picture"/>
+                          <pic:cNvPr id="1246166901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1371380947" name="Picture">
+                        <wp:docPr id="957033887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1371380947" name="Picture"/>
+                                <pic:cNvPr id="957033887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1816573599" name="Picture">
+                        <wp:docPr id="720489785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1816573599" name="Picture"/>
+                                <pic:cNvPr id="720489785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361110208" name="Picture">
+                  <wp:docPr id="1257667117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361110208" name="Picture"/>
+                          <pic:cNvPr id="1257667117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729280899" name="Picture">
+                  <wp:docPr id="1964047228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729280899" name="Picture"/>
+                          <pic:cNvPr id="1964047228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452818399" name="Picture">
+                  <wp:docPr id="151147897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452818399" name="Picture"/>
+                          <pic:cNvPr id="151147897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96122528" name="Picture">
+                  <wp:docPr id="1724223504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96122528" name="Picture"/>
+                          <pic:cNvPr id="1724223504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177458205" name="Picture">
+                  <wp:docPr id="1065374902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177458205" name="Picture"/>
+                          <pic:cNvPr id="1065374902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631229172" name="Picture">
+                  <wp:docPr id="1813894842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631229172" name="Picture"/>
+                          <pic:cNvPr id="1813894842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1351546024" name="Picture">
+                        <wp:docPr id="212656982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1351546024" name="Picture"/>
+                                <pic:cNvPr id="212656982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705396089" name="Picture">
+                  <wp:docPr id="243686527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705396089" name="Picture"/>
+                          <pic:cNvPr id="243686527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85287045" name="Picture">
+                  <wp:docPr id="1999194502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85287045" name="Picture"/>
+                          <pic:cNvPr id="1999194502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063484622" name="Picture">
+                  <wp:docPr id="53573787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063484622" name="Picture"/>
+                          <pic:cNvPr id="53573787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741291660" name="Picture">
+                  <wp:docPr id="1839193542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741291660" name="Picture"/>
+                          <pic:cNvPr id="1839193542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618432385" name="Picture">
+                  <wp:docPr id="1895958654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618432385" name="Picture"/>
+                          <pic:cNvPr id="1895958654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554444009" name="Picture">
+                  <wp:docPr id="1086371245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554444009" name="Picture"/>
+                          <pic:cNvPr id="1086371245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1793760295" name="Picture">
+                        <wp:docPr id="28741933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1793760295" name="Picture"/>
+                                <pic:cNvPr id="28741933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704759551" name="Picture">
+                  <wp:docPr id="1151218027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704759551" name="Picture"/>
+                          <pic:cNvPr id="1151218027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701529622" name="Picture">
+                  <wp:docPr id="1702786135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701529622" name="Picture"/>
+                          <pic:cNvPr id="1702786135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311642080" name="Picture">
+                  <wp:docPr id="170792689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311642080" name="Picture"/>
+                          <pic:cNvPr id="170792689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>