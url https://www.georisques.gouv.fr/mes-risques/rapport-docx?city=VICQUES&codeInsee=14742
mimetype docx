--- v1 (2026-10-12)
+++ v2 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874268314" name="Picture">
+                  <wp:docPr id="718126963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874268314" name="Picture"/>
+                          <pic:cNvPr id="718126963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416403877" name="Picture">
+                  <wp:docPr id="1445832743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416403877" name="Picture"/>
+                          <pic:cNvPr id="1445832743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="636094725" name="Picture">
+                        <wp:docPr id="1208979440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="636094725" name="Picture"/>
+                                <pic:cNvPr id="1208979440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224339637" name="Picture">
+                  <wp:docPr id="1994206180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224339637" name="Picture"/>
+                          <pic:cNvPr id="1994206180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369074791" name="Picture">
+                  <wp:docPr id="771210697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369074791" name="Picture"/>
+                          <pic:cNvPr id="771210697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661780713" name="Picture">
+                  <wp:docPr id="1699854061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661780713" name="Picture"/>
+                          <pic:cNvPr id="1699854061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472612447" name="Picture">
+                  <wp:docPr id="861482129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472612447" name="Picture"/>
+                          <pic:cNvPr id="861482129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717474371" name="Picture">
+                  <wp:docPr id="1391023903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717474371" name="Picture"/>
+                          <pic:cNvPr id="1391023903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="106726075" name="Picture">
+                        <wp:docPr id="1331887825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="106726075" name="Picture"/>
+                                <pic:cNvPr id="1331887825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="203047351" name="Picture">
+                        <wp:docPr id="1852879512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="203047351" name="Picture"/>
+                                <pic:cNvPr id="1852879512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="312222081" name="Picture">
+                        <wp:docPr id="959362197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="312222081" name="Picture"/>
+                                <pic:cNvPr id="959362197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="53151571" name="Picture">
+                        <wp:docPr id="1656929830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="53151571" name="Picture"/>
+                                <pic:cNvPr id="1656929830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1247082892" name="Picture">
+                        <wp:docPr id="1108137953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1247082892" name="Picture"/>
+                                <pic:cNvPr id="1108137953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="732572873" name="Picture">
+                        <wp:docPr id="1763699457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="732572873" name="Picture"/>
+                                <pic:cNvPr id="1763699457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1017860707" name="Picture">
+                        <wp:docPr id="595910434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1017860707" name="Picture"/>
+                                <pic:cNvPr id="595910434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1112703328" name="Picture">
+                        <wp:docPr id="879126314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1112703328" name="Picture"/>
+                                <pic:cNvPr id="879126314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="875129216" name="Picture">
+                        <wp:docPr id="896398101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="875129216" name="Picture"/>
+                                <pic:cNvPr id="896398101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="966064327" name="Picture">
+                        <wp:docPr id="514103568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="966064327" name="Picture"/>
+                                <pic:cNvPr id="514103568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019128026" name="Picture">
+                        <wp:docPr id="526352765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019128026" name="Picture"/>
+                                <pic:cNvPr id="526352765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="19547738" name="Picture">
+                        <wp:docPr id="147776325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="19547738" name="Picture"/>
+                                <pic:cNvPr id="147776325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168352772" name="Picture">
+                  <wp:docPr id="141057596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168352772" name="Picture"/>
+                          <pic:cNvPr id="141057596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134721191" name="Picture">
+                  <wp:docPr id="280605666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134721191" name="Picture"/>
+                          <pic:cNvPr id="280605666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129628924" name="Picture">
+                  <wp:docPr id="1007985669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129628924" name="Picture"/>
+                          <pic:cNvPr id="1007985669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028749291" name="Picture">
+                  <wp:docPr id="1000609315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028749291" name="Picture"/>
+                          <pic:cNvPr id="1000609315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467759478" name="Picture">
+                  <wp:docPr id="229987750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467759478" name="Picture"/>
+                          <pic:cNvPr id="229987750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085365950" name="Picture">
+                  <wp:docPr id="1555200120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085365950" name="Picture"/>
+                          <pic:cNvPr id="1555200120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1320200853" name="Picture">
+                        <wp:docPr id="365320542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1320200853" name="Picture"/>
+                                <pic:cNvPr id="365320542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929937802" name="Picture">
+                  <wp:docPr id="753566644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929937802" name="Picture"/>
+                          <pic:cNvPr id="753566644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257600846" name="Picture">
+                  <wp:docPr id="1813947723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257600846" name="Picture"/>
+                          <pic:cNvPr id="1813947723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31103111" name="Picture">
+                  <wp:docPr id="1270156607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31103111" name="Picture"/>
+                          <pic:cNvPr id="1270156607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2115120349" name="Picture">
+                  <wp:docPr id="669268469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2115120349" name="Picture"/>
+                          <pic:cNvPr id="669268469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892166494" name="Picture">
+                  <wp:docPr id="1082003621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892166494" name="Picture"/>
+                          <pic:cNvPr id="1082003621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246166901" name="Picture">
+                  <wp:docPr id="79142697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246166901" name="Picture"/>
+                          <pic:cNvPr id="79142697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="957033887" name="Picture">
+                        <wp:docPr id="555188010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="957033887" name="Picture"/>
+                                <pic:cNvPr id="555188010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="720489785" name="Picture">
+                        <wp:docPr id="1034600356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="720489785" name="Picture"/>
+                                <pic:cNvPr id="1034600356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257667117" name="Picture">
+                  <wp:docPr id="668891412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257667117" name="Picture"/>
+                          <pic:cNvPr id="668891412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964047228" name="Picture">
+                  <wp:docPr id="1910072203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964047228" name="Picture"/>
+                          <pic:cNvPr id="1910072203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151147897" name="Picture">
+                  <wp:docPr id="1209957070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151147897" name="Picture"/>
+                          <pic:cNvPr id="1209957070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724223504" name="Picture">
+                  <wp:docPr id="1488756820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724223504" name="Picture"/>
+                          <pic:cNvPr id="1488756820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065374902" name="Picture">
+                  <wp:docPr id="314543190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065374902" name="Picture"/>
+                          <pic:cNvPr id="314543190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813894842" name="Picture">
+                  <wp:docPr id="822569074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813894842" name="Picture"/>
+                          <pic:cNvPr id="822569074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="212656982" name="Picture">
+                        <wp:docPr id="1549994190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="212656982" name="Picture"/>
+                                <pic:cNvPr id="1549994190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243686527" name="Picture">
+                  <wp:docPr id="1445838792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243686527" name="Picture"/>
+                          <pic:cNvPr id="1445838792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999194502" name="Picture">
+                  <wp:docPr id="756791162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999194502" name="Picture"/>
+                          <pic:cNvPr id="756791162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53573787" name="Picture">
+                  <wp:docPr id="494914656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53573787" name="Picture"/>
+                          <pic:cNvPr id="494914656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839193542" name="Picture">
+                  <wp:docPr id="1559885278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839193542" name="Picture"/>
+                          <pic:cNvPr id="1559885278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895958654" name="Picture">
+                  <wp:docPr id="377913381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895958654" name="Picture"/>
+                          <pic:cNvPr id="377913381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086371245" name="Picture">
+                  <wp:docPr id="308403914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086371245" name="Picture"/>
+                          <pic:cNvPr id="308403914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="28741933" name="Picture">
+                        <wp:docPr id="124938820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="28741933" name="Picture"/>
+                                <pic:cNvPr id="124938820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151218027" name="Picture">
+                  <wp:docPr id="460944366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151218027" name="Picture"/>
+                          <pic:cNvPr id="460944366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702786135" name="Picture">
+                  <wp:docPr id="204638001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702786135" name="Picture"/>
+                          <pic:cNvPr id="204638001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170792689" name="Picture">
+                  <wp:docPr id="252823764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170792689" name="Picture"/>
+                          <pic:cNvPr id="252823764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>