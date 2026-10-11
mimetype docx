--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601942945" name="Picture">
+                  <wp:docPr id="1606185541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601942945" name="Picture"/>
+                          <pic:cNvPr id="1606185541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810499446" name="Picture">
+                  <wp:docPr id="801986282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810499446" name="Picture"/>
+                          <pic:cNvPr id="801986282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="564340332" name="Picture">
+                        <wp:docPr id="1784274366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="564340332" name="Picture"/>
+                                <pic:cNvPr id="1784274366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604469803" name="Picture">
+                  <wp:docPr id="1903073822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604469803" name="Picture"/>
+                          <pic:cNvPr id="1903073822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861207579" name="Picture">
+                  <wp:docPr id="319928955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861207579" name="Picture"/>
+                          <pic:cNvPr id="319928955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322524722" name="Picture">
+                  <wp:docPr id="578601727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322524722" name="Picture"/>
+                          <pic:cNvPr id="578601727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452821095" name="Picture">
+                  <wp:docPr id="624266425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452821095" name="Picture"/>
+                          <pic:cNvPr id="624266425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609455428" name="Picture">
+                  <wp:docPr id="323793734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609455428" name="Picture"/>
+                          <pic:cNvPr id="323793734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1435530495" name="Picture">
+                        <wp:docPr id="1725905207" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1435530495" name="Picture"/>
+                                <pic:cNvPr id="1725905207" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1785568453" name="Picture">
+                        <wp:docPr id="1494416298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1785568453" name="Picture"/>
+                                <pic:cNvPr id="1494416298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1935548891" name="Picture">
+                        <wp:docPr id="1768488729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1935548891" name="Picture"/>
+                                <pic:cNvPr id="1768488729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="560884982" name="Picture">
+                        <wp:docPr id="1147904607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="560884982" name="Picture"/>
+                                <pic:cNvPr id="1147904607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274009794" name="Picture">
+                        <wp:docPr id="167781471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274009794" name="Picture"/>
+                                <pic:cNvPr id="167781471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="845828156" name="Picture">
+                        <wp:docPr id="1736250471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="845828156" name="Picture"/>
+                                <pic:cNvPr id="1736250471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1933214097" name="Picture">
+                        <wp:docPr id="1820822179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1933214097" name="Picture"/>
+                                <pic:cNvPr id="1820822179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1728711142" name="Picture">
+                        <wp:docPr id="1824575216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1728711142" name="Picture"/>
+                                <pic:cNvPr id="1824575216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="262727164" name="Picture">
+                        <wp:docPr id="158252589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="262727164" name="Picture"/>
+                                <pic:cNvPr id="158252589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1573065207" name="Picture">
+                        <wp:docPr id="1574597378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1573065207" name="Picture"/>
+                                <pic:cNvPr id="1574597378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="950385604" name="Picture">
+                        <wp:docPr id="228465334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="950385604" name="Picture"/>
+                                <pic:cNvPr id="228465334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="336022440" name="Picture">
+                        <wp:docPr id="118007196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="336022440" name="Picture"/>
+                                <pic:cNvPr id="118007196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="865224069" name="Picture">
+                        <wp:docPr id="1246091104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="865224069" name="Picture"/>
+                                <pic:cNvPr id="1246091104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2016452954" name="Picture">
+                        <wp:docPr id="102744070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2016452954" name="Picture"/>
+                                <pic:cNvPr id="102744070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1618899125" name="Picture">
+                        <wp:docPr id="1085499370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1618899125" name="Picture"/>
+                                <pic:cNvPr id="1085499370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48389241" name="Picture">
+                  <wp:docPr id="785108444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48389241" name="Picture"/>
+                          <pic:cNvPr id="785108444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172969075" name="Picture">
+                  <wp:docPr id="1040607664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172969075" name="Picture"/>
+                          <pic:cNvPr id="1040607664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159906301" name="Picture">
+                  <wp:docPr id="1875146500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159906301" name="Picture"/>
+                          <pic:cNvPr id="1875146500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762157479" name="Picture">
+                  <wp:docPr id="662502052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762157479" name="Picture"/>
+                          <pic:cNvPr id="662502052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="244471827" name="Picture">
+                  <wp:docPr id="2001071195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="244471827" name="Picture"/>
+                          <pic:cNvPr id="2001071195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564615317" name="Picture">
+                  <wp:docPr id="1868430819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564615317" name="Picture"/>
+                          <pic:cNvPr id="1868430819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="323960937" name="Picture">
+                        <wp:docPr id="914634488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="323960937" name="Picture"/>
+                                <pic:cNvPr id="914634488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286358915" name="Picture">
+                  <wp:docPr id="611538003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286358915" name="Picture"/>
+                          <pic:cNvPr id="611538003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888797219" name="Picture">
+                  <wp:docPr id="935786864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888797219" name="Picture"/>
+                          <pic:cNvPr id="935786864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="431065168" name="Picture">
+                  <wp:docPr id="551692934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="431065168" name="Picture"/>
+                          <pic:cNvPr id="551692934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132327361" name="Picture">
+                  <wp:docPr id="126717850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132327361" name="Picture"/>
+                          <pic:cNvPr id="126717850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809273968" name="Picture">
+                  <wp:docPr id="1327549627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809273968" name="Picture"/>
+                          <pic:cNvPr id="1327549627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142480506" name="Picture">
+                  <wp:docPr id="1635719664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142480506" name="Picture"/>
+                          <pic:cNvPr id="1635719664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1521105038" name="Picture">
+                        <wp:docPr id="1544417952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1521105038" name="Picture"/>
+                                <pic:cNvPr id="1544417952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590538576" name="Picture">
+                  <wp:docPr id="1101706692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590538576" name="Picture"/>
+                          <pic:cNvPr id="1101706692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836360666" name="Picture">
+                  <wp:docPr id="1637568454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836360666" name="Picture"/>
+                          <pic:cNvPr id="1637568454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23478957" name="Picture">
+                  <wp:docPr id="700795692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23478957" name="Picture"/>
+                          <pic:cNvPr id="700795692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524855011" name="Picture">
+                  <wp:docPr id="1362922057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524855011" name="Picture"/>
+                          <pic:cNvPr id="1362922057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82258849" name="Picture">
+                  <wp:docPr id="1765952392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82258849" name="Picture"/>
+                          <pic:cNvPr id="1765952392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092036943" name="Picture">
+                  <wp:docPr id="400901503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092036943" name="Picture"/>
+                          <pic:cNvPr id="400901503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1789998944" name="Picture">
+                        <wp:docPr id="835602771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1789998944" name="Picture"/>
+                                <pic:cNvPr id="835602771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31916,57 +31916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807397701" name="Picture">
+                  <wp:docPr id="1657012093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807397701" name="Picture"/>
+                          <pic:cNvPr id="1657012093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32005,57 +32005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476210481" name="Picture">
+                  <wp:docPr id="1074949569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476210481" name="Picture"/>
+                          <pic:cNvPr id="1074949569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32649,57 +32649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139835370" name="Picture">
+                  <wp:docPr id="64299073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139835370" name="Picture"/>
+                          <pic:cNvPr id="64299073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33647,57 +33647,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024885793" name="Picture">
+                  <wp:docPr id="1150743612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024885793" name="Picture"/>
+                          <pic:cNvPr id="1150743612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33750,57 +33750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950660262" name="Picture">
+                  <wp:docPr id="1945663328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950660262" name="Picture"/>
+                          <pic:cNvPr id="1945663328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35127,57 +35127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598164573" name="Picture">
+                  <wp:docPr id="1703382111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598164573" name="Picture"/>
+                          <pic:cNvPr id="1703382111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36270,57 +36270,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="286930012" name="Picture">
+                        <wp:docPr id="856899244" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="286930012" name="Picture"/>
+                                <pic:cNvPr id="856899244" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37638,57 +37638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851354569" name="Picture">
+                  <wp:docPr id="1888607831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851354569" name="Picture"/>
+                          <pic:cNvPr id="1888607831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37727,57 +37727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773921930" name="Picture">
+                  <wp:docPr id="1516071095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773921930" name="Picture"/>
+                          <pic:cNvPr id="1516071095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38359,57 +38359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597192778" name="Picture">
+                  <wp:docPr id="1302991496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597192778" name="Picture"/>
+                          <pic:cNvPr id="1302991496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39303,57 +39303,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727962171" name="Picture">
+                  <wp:docPr id="1572865798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727962171" name="Picture"/>
+                          <pic:cNvPr id="1572865798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39415,57 +39415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107966962" name="Picture">
+                  <wp:docPr id="1903749007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107966962" name="Picture"/>
+                          <pic:cNvPr id="1903749007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41074,57 +41074,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028962723" name="Picture">
+                  <wp:docPr id="1927885133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028962723" name="Picture"/>
+                          <pic:cNvPr id="1927885133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42253,57 +42253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959066535" name="Picture">
+                  <wp:docPr id="1071948368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959066535" name="Picture"/>
+                          <pic:cNvPr id="1071948368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42333,57 +42333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202929466" name="Picture">
+                  <wp:docPr id="1984912013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202929466" name="Picture"/>
+                          <pic:cNvPr id="1984912013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42821,57 +42821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215062167" name="Picture">
+                  <wp:docPr id="418218466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215062167" name="Picture"/>
+                          <pic:cNvPr id="418218466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>