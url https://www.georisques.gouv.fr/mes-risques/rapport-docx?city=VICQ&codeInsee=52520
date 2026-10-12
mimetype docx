--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606185541" name="Picture">
+                  <wp:docPr id="1653127849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606185541" name="Picture"/>
+                          <pic:cNvPr id="1653127849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801986282" name="Picture">
+                  <wp:docPr id="1096786428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801986282" name="Picture"/>
+                          <pic:cNvPr id="1096786428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1784274366" name="Picture">
+                        <wp:docPr id="727614078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1784274366" name="Picture"/>
+                                <pic:cNvPr id="727614078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903073822" name="Picture">
+                  <wp:docPr id="1180805999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903073822" name="Picture"/>
+                          <pic:cNvPr id="1180805999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319928955" name="Picture">
+                  <wp:docPr id="1144395066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319928955" name="Picture"/>
+                          <pic:cNvPr id="1144395066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578601727" name="Picture">
+                  <wp:docPr id="1184857885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578601727" name="Picture"/>
+                          <pic:cNvPr id="1184857885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624266425" name="Picture">
+                  <wp:docPr id="2077598670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624266425" name="Picture"/>
+                          <pic:cNvPr id="2077598670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323793734" name="Picture">
+                  <wp:docPr id="1674423563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323793734" name="Picture"/>
+                          <pic:cNvPr id="1674423563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1725905207" name="Picture">
+                        <wp:docPr id="1707810415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1725905207" name="Picture"/>
+                                <pic:cNvPr id="1707810415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494416298" name="Picture">
+                        <wp:docPr id="1435032759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494416298" name="Picture"/>
+                                <pic:cNvPr id="1435032759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1768488729" name="Picture">
+                        <wp:docPr id="1185299973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1768488729" name="Picture"/>
+                                <pic:cNvPr id="1185299973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1147904607" name="Picture">
+                        <wp:docPr id="1815960632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1147904607" name="Picture"/>
+                                <pic:cNvPr id="1815960632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="167781471" name="Picture">
+                        <wp:docPr id="1386674153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="167781471" name="Picture"/>
+                                <pic:cNvPr id="1386674153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1736250471" name="Picture">
+                        <wp:docPr id="1687853254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1736250471" name="Picture"/>
+                                <pic:cNvPr id="1687853254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1820822179" name="Picture">
+                        <wp:docPr id="770897567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1820822179" name="Picture"/>
+                                <pic:cNvPr id="770897567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1824575216" name="Picture">
+                        <wp:docPr id="61853542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1824575216" name="Picture"/>
+                                <pic:cNvPr id="61853542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158252589" name="Picture">
+                        <wp:docPr id="996884398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158252589" name="Picture"/>
+                                <pic:cNvPr id="996884398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1574597378" name="Picture">
+                        <wp:docPr id="1640804981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1574597378" name="Picture"/>
+                                <pic:cNvPr id="1640804981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="228465334" name="Picture">
+                        <wp:docPr id="1963112889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="228465334" name="Picture"/>
+                                <pic:cNvPr id="1963112889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="118007196" name="Picture">
+                        <wp:docPr id="1403666683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="118007196" name="Picture"/>
+                                <pic:cNvPr id="1403666683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1246091104" name="Picture">
+                        <wp:docPr id="1527570013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1246091104" name="Picture"/>
+                                <pic:cNvPr id="1527570013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="102744070" name="Picture">
+                        <wp:docPr id="1144572706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="102744070" name="Picture"/>
+                                <pic:cNvPr id="1144572706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1085499370" name="Picture">
+                        <wp:docPr id="1052878191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1085499370" name="Picture"/>
+                                <pic:cNvPr id="1052878191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785108444" name="Picture">
+                  <wp:docPr id="1228607724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785108444" name="Picture"/>
+                          <pic:cNvPr id="1228607724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040607664" name="Picture">
+                  <wp:docPr id="1232853497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040607664" name="Picture"/>
+                          <pic:cNvPr id="1232853497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875146500" name="Picture">
+                  <wp:docPr id="1145574343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875146500" name="Picture"/>
+                          <pic:cNvPr id="1145574343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662502052" name="Picture">
+                  <wp:docPr id="2102536836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662502052" name="Picture"/>
+                          <pic:cNvPr id="2102536836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001071195" name="Picture">
+                  <wp:docPr id="1156431342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001071195" name="Picture"/>
+                          <pic:cNvPr id="1156431342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868430819" name="Picture">
+                  <wp:docPr id="191933120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868430819" name="Picture"/>
+                          <pic:cNvPr id="191933120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="914634488" name="Picture">
+                        <wp:docPr id="1912608439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="914634488" name="Picture"/>
+                                <pic:cNvPr id="1912608439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611538003" name="Picture">
+                  <wp:docPr id="939845488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611538003" name="Picture"/>
+                          <pic:cNvPr id="939845488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="935786864" name="Picture">
+                  <wp:docPr id="556914761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="935786864" name="Picture"/>
+                          <pic:cNvPr id="556914761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551692934" name="Picture">
+                  <wp:docPr id="1408681846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551692934" name="Picture"/>
+                          <pic:cNvPr id="1408681846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126717850" name="Picture">
+                  <wp:docPr id="749330959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126717850" name="Picture"/>
+                          <pic:cNvPr id="749330959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327549627" name="Picture">
+                  <wp:docPr id="659438250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327549627" name="Picture"/>
+                          <pic:cNvPr id="659438250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635719664" name="Picture">
+                  <wp:docPr id="30849900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635719664" name="Picture"/>
+                          <pic:cNvPr id="30849900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1544417952" name="Picture">
+                        <wp:docPr id="1365980932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1544417952" name="Picture"/>
+                                <pic:cNvPr id="1365980932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101706692" name="Picture">
+                  <wp:docPr id="273568748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101706692" name="Picture"/>
+                          <pic:cNvPr id="273568748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637568454" name="Picture">
+                  <wp:docPr id="1045885953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637568454" name="Picture"/>
+                          <pic:cNvPr id="1045885953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700795692" name="Picture">
+                  <wp:docPr id="1182856937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700795692" name="Picture"/>
+                          <pic:cNvPr id="1182856937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362922057" name="Picture">
+                  <wp:docPr id="1349209357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362922057" name="Picture"/>
+                          <pic:cNvPr id="1349209357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765952392" name="Picture">
+                  <wp:docPr id="247412798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765952392" name="Picture"/>
+                          <pic:cNvPr id="247412798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400901503" name="Picture">
+                  <wp:docPr id="875431290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400901503" name="Picture"/>
+                          <pic:cNvPr id="875431290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835602771" name="Picture">
+                        <wp:docPr id="1115421924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835602771" name="Picture"/>
+                                <pic:cNvPr id="1115421924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31916,57 +31916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657012093" name="Picture">
+                  <wp:docPr id="2018235959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657012093" name="Picture"/>
+                          <pic:cNvPr id="2018235959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32005,57 +32005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074949569" name="Picture">
+                  <wp:docPr id="1412017599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074949569" name="Picture"/>
+                          <pic:cNvPr id="1412017599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32649,57 +32649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64299073" name="Picture">
+                  <wp:docPr id="1235810050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64299073" name="Picture"/>
+                          <pic:cNvPr id="1235810050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33647,57 +33647,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150743612" name="Picture">
+                  <wp:docPr id="506407830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150743612" name="Picture"/>
+                          <pic:cNvPr id="506407830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33750,57 +33750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945663328" name="Picture">
+                  <wp:docPr id="346120361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945663328" name="Picture"/>
+                          <pic:cNvPr id="346120361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35127,57 +35127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703382111" name="Picture">
+                  <wp:docPr id="384807466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703382111" name="Picture"/>
+                          <pic:cNvPr id="384807466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36270,57 +36270,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="856899244" name="Picture">
+                        <wp:docPr id="1569136039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="856899244" name="Picture"/>
+                                <pic:cNvPr id="1569136039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37638,57 +37638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888607831" name="Picture">
+                  <wp:docPr id="919712675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888607831" name="Picture"/>
+                          <pic:cNvPr id="919712675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37727,57 +37727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516071095" name="Picture">
+                  <wp:docPr id="1398729467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516071095" name="Picture"/>
+                          <pic:cNvPr id="1398729467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38359,57 +38359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302991496" name="Picture">
+                  <wp:docPr id="1899546157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302991496" name="Picture"/>
+                          <pic:cNvPr id="1899546157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39303,57 +39303,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572865798" name="Picture">
+                  <wp:docPr id="1134734398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572865798" name="Picture"/>
+                          <pic:cNvPr id="1134734398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39415,57 +39415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903749007" name="Picture">
+                  <wp:docPr id="1745715952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903749007" name="Picture"/>
+                          <pic:cNvPr id="1745715952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41074,57 +41074,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927885133" name="Picture">
+                  <wp:docPr id="1217131752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927885133" name="Picture"/>
+                          <pic:cNvPr id="1217131752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42253,57 +42253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071948368" name="Picture">
+                  <wp:docPr id="1817033167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071948368" name="Picture"/>
+                          <pic:cNvPr id="1817033167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42333,57 +42333,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984912013" name="Picture">
+                  <wp:docPr id="37592997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984912013" name="Picture"/>
+                          <pic:cNvPr id="37592997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42821,57 +42821,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418218466" name="Picture">
+                  <wp:docPr id="587671858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418218466" name="Picture"/>
+                          <pic:cNvPr id="587671858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>