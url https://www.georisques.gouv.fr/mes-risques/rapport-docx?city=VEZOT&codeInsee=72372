--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254217178" name="Picture">
+                  <wp:docPr id="1060385697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254217178" name="Picture"/>
+                          <pic:cNvPr id="1060385697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262114452" name="Picture">
+                  <wp:docPr id="54451940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262114452" name="Picture"/>
+                          <pic:cNvPr id="54451940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="71355124" name="Picture">
+                        <wp:docPr id="499451255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="71355124" name="Picture"/>
+                                <pic:cNvPr id="499451255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615284390" name="Picture">
+                  <wp:docPr id="844062491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615284390" name="Picture"/>
+                          <pic:cNvPr id="844062491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062622661" name="Picture">
+                  <wp:docPr id="1904688424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062622661" name="Picture"/>
+                          <pic:cNvPr id="1904688424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536948440" name="Picture">
+                  <wp:docPr id="2028940664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536948440" name="Picture"/>
+                          <pic:cNvPr id="2028940664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530753222" name="Picture">
+                  <wp:docPr id="558394562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530753222" name="Picture"/>
+                          <pic:cNvPr id="558394562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134169450" name="Picture">
+                  <wp:docPr id="630626118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134169450" name="Picture"/>
+                          <pic:cNvPr id="630626118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1199164255" name="Picture">
+                        <wp:docPr id="1725189398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1199164255" name="Picture"/>
+                                <pic:cNvPr id="1725189398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1035495133" name="Picture">
+                        <wp:docPr id="349703131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1035495133" name="Picture"/>
+                                <pic:cNvPr id="349703131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1714406376" name="Picture">
+                        <wp:docPr id="1890225516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1714406376" name="Picture"/>
+                                <pic:cNvPr id="1890225516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="400039821" name="Picture">
+                        <wp:docPr id="797272294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="400039821" name="Picture"/>
+                                <pic:cNvPr id="797272294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111647665" name="Picture">
+                        <wp:docPr id="1656205991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111647665" name="Picture"/>
+                                <pic:cNvPr id="1656205991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1666238991" name="Picture">
+                        <wp:docPr id="1213477548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1666238991" name="Picture"/>
+                                <pic:cNvPr id="1213477548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1788565107" name="Picture">
+                        <wp:docPr id="916467653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1788565107" name="Picture"/>
+                                <pic:cNvPr id="916467653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2027882181" name="Picture">
+                        <wp:docPr id="1356091209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2027882181" name="Picture"/>
+                                <pic:cNvPr id="1356091209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1994686258" name="Picture">
+                        <wp:docPr id="1339433349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1994686258" name="Picture"/>
+                                <pic:cNvPr id="1339433349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10204,57 +10204,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1530805362" name="Picture">
+                        <wp:docPr id="192383552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1530805362" name="Picture"/>
+                                <pic:cNvPr id="192383552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10551,57 +10551,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="591055492" name="Picture">
+                        <wp:docPr id="1758313665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="591055492" name="Picture"/>
+                                <pic:cNvPr id="1758313665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10998,57 +10998,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="601032430" name="Picture">
+                        <wp:docPr id="1722341867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="601032430" name="Picture"/>
+                                <pic:cNvPr id="1722341867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11862,57 +11862,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744846607" name="Picture">
+                  <wp:docPr id="724300063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744846607" name="Picture"/>
+                          <pic:cNvPr id="724300063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11951,57 +11951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472289134" name="Picture">
+                  <wp:docPr id="796766765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472289134" name="Picture"/>
+                          <pic:cNvPr id="796766765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12595,57 +12595,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3850513" name="Picture">
+                  <wp:docPr id="1407085440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3850513" name="Picture"/>
+                          <pic:cNvPr id="1407085440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13823,57 +13823,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956958202" name="Picture">
+                  <wp:docPr id="657704731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956958202" name="Picture"/>
+                          <pic:cNvPr id="657704731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13926,57 +13926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719096095" name="Picture">
+                  <wp:docPr id="1327448128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719096095" name="Picture"/>
+                          <pic:cNvPr id="1327448128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15307,57 +15307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645157674" name="Picture">
+                  <wp:docPr id="1522656155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645157674" name="Picture"/>
+                          <pic:cNvPr id="1522656155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16450,57 +16450,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933011053" name="Picture">
+                        <wp:docPr id="1082969515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933011053" name="Picture"/>
+                                <pic:cNvPr id="1082969515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17839,57 +17839,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209088549" name="Picture">
+                  <wp:docPr id="1380915613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209088549" name="Picture"/>
+                          <pic:cNvPr id="1380915613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17928,57 +17928,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119698909" name="Picture">
+                  <wp:docPr id="1966416349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119698909" name="Picture"/>
+                          <pic:cNvPr id="1966416349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18572,57 +18572,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293711377" name="Picture">
+                  <wp:docPr id="1408387909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293711377" name="Picture"/>
+                          <pic:cNvPr id="1408387909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19570,57 +19570,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153687552" name="Picture">
+                  <wp:docPr id="1019626393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153687552" name="Picture"/>
+                          <pic:cNvPr id="1019626393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19673,57 +19673,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655219203" name="Picture">
+                  <wp:docPr id="265584375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655219203" name="Picture"/>
+                          <pic:cNvPr id="265584375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21050,57 +21050,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260102670" name="Picture">
+                  <wp:docPr id="1909887936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260102670" name="Picture"/>
+                          <pic:cNvPr id="1909887936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22193,57 +22193,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403369606" name="Picture">
+                        <wp:docPr id="681441134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403369606" name="Picture"/>
+                                <pic:cNvPr id="681441134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23554,57 +23554,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518098518" name="Picture">
+                  <wp:docPr id="1829779758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518098518" name="Picture"/>
+                          <pic:cNvPr id="1829779758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23643,57 +23643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226423215" name="Picture">
+                  <wp:docPr id="2073627495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226423215" name="Picture"/>
+                          <pic:cNvPr id="2073627495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24287,57 +24287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060278588" name="Picture">
+                  <wp:docPr id="1745755440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060278588" name="Picture"/>
+                          <pic:cNvPr id="1745755440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25285,57 +25285,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38475624" name="Picture">
+                  <wp:docPr id="979874934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38475624" name="Picture"/>
+                          <pic:cNvPr id="979874934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25388,57 +25388,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262549182" name="Picture">
+                  <wp:docPr id="1261704221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262549182" name="Picture"/>
+                          <pic:cNvPr id="1261704221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26765,57 +26765,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224781396" name="Picture">
+                  <wp:docPr id="365303070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224781396" name="Picture"/>
+                          <pic:cNvPr id="365303070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27908,57 +27908,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287039112" name="Picture">
+                        <wp:docPr id="979591898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287039112" name="Picture"/>
+                                <pic:cNvPr id="979591898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29276,57 +29276,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529850668" name="Picture">
+                  <wp:docPr id="91579093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529850668" name="Picture"/>
+                          <pic:cNvPr id="91579093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29365,57 +29365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354007496" name="Picture">
+                  <wp:docPr id="614573331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354007496" name="Picture"/>
+                          <pic:cNvPr id="614573331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29997,57 +29997,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551977735" name="Picture">
+                  <wp:docPr id="2091023484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551977735" name="Picture"/>
+                          <pic:cNvPr id="2091023484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30941,57 +30941,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901583376" name="Picture">
+                  <wp:docPr id="47098861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901583376" name="Picture"/>
+                          <pic:cNvPr id="47098861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31053,57 +31053,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103011902" name="Picture">
+                  <wp:docPr id="322380703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103011902" name="Picture"/>
+                          <pic:cNvPr id="322380703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32712,57 +32712,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621470074" name="Picture">
+                  <wp:docPr id="731821807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621470074" name="Picture"/>
+                          <pic:cNvPr id="731821807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33891,57 +33891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614802560" name="Picture">
+                  <wp:docPr id="1793423409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614802560" name="Picture"/>
+                          <pic:cNvPr id="1793423409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33971,57 +33971,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56111086" name="Picture">
+                  <wp:docPr id="312409070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56111086" name="Picture"/>
+                          <pic:cNvPr id="312409070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34459,57 +34459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185113387" name="Picture">
+                  <wp:docPr id="191700449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185113387" name="Picture"/>
+                          <pic:cNvPr id="191700449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>