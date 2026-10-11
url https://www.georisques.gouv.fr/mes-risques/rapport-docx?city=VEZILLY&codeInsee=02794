--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334717529" name="Picture">
+                  <wp:docPr id="736712888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334717529" name="Picture"/>
+                          <pic:cNvPr id="736712888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522716085" name="Picture">
+                  <wp:docPr id="452922657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522716085" name="Picture"/>
+                          <pic:cNvPr id="452922657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2066612526" name="Picture">
+                        <wp:docPr id="1037932383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2066612526" name="Picture"/>
+                                <pic:cNvPr id="1037932383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1512490509" name="Picture">
+                  <wp:docPr id="368660225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1512490509" name="Picture"/>
+                          <pic:cNvPr id="368660225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612076898" name="Picture">
+                  <wp:docPr id="1397826192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612076898" name="Picture"/>
+                          <pic:cNvPr id="1397826192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935363360" name="Picture">
+                  <wp:docPr id="389148913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935363360" name="Picture"/>
+                          <pic:cNvPr id="389148913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561514666" name="Picture">
+                  <wp:docPr id="612843610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561514666" name="Picture"/>
+                          <pic:cNvPr id="612843610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101761269" name="Picture">
+                  <wp:docPr id="952503203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101761269" name="Picture"/>
+                          <pic:cNvPr id="952503203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="619502690" name="Picture">
+                        <wp:docPr id="1193398967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="619502690" name="Picture"/>
+                                <pic:cNvPr id="1193398967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="701909587" name="Picture">
+                        <wp:docPr id="695391854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="701909587" name="Picture"/>
+                                <pic:cNvPr id="695391854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1117775990" name="Picture">
+                        <wp:docPr id="2053276845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1117775990" name="Picture"/>
+                                <pic:cNvPr id="2053276845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208836957" name="Picture">
+                        <wp:docPr id="1260572172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208836957" name="Picture"/>
+                                <pic:cNvPr id="1260572172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1353352697" name="Picture">
+                        <wp:docPr id="1707516799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1353352697" name="Picture"/>
+                                <pic:cNvPr id="1707516799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1574844238" name="Picture">
+                        <wp:docPr id="1613191078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1574844238" name="Picture"/>
+                                <pic:cNvPr id="1613191078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="411806676" name="Picture">
+                        <wp:docPr id="1756292799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="411806676" name="Picture"/>
+                                <pic:cNvPr id="1756292799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="423963939" name="Picture">
+                        <wp:docPr id="1170285891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="423963939" name="Picture"/>
+                                <pic:cNvPr id="1170285891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="575219800" name="Picture">
+                        <wp:docPr id="1038840866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="575219800" name="Picture"/>
+                                <pic:cNvPr id="1038840866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="353003227" name="Picture">
+                        <wp:docPr id="1336838018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="353003227" name="Picture"/>
+                                <pic:cNvPr id="1336838018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="162750349" name="Picture">
+                        <wp:docPr id="1569649549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="162750349" name="Picture"/>
+                                <pic:cNvPr id="1569649549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1199158785" name="Picture">
+                        <wp:docPr id="1285651961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1199158785" name="Picture"/>
+                                <pic:cNvPr id="1285651961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="173163839" name="Picture">
+                        <wp:docPr id="668580043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="173163839" name="Picture"/>
+                                <pic:cNvPr id="668580043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1963061336" name="Picture">
+                        <wp:docPr id="35647511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1963061336" name="Picture"/>
+                                <pic:cNvPr id="35647511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2090282123" name="Picture">
+                        <wp:docPr id="463005969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2090282123" name="Picture"/>
+                                <pic:cNvPr id="463005969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228754028" name="Picture">
+                  <wp:docPr id="1556419042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228754028" name="Picture"/>
+                          <pic:cNvPr id="1556419042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402803658" name="Picture">
+                  <wp:docPr id="193399152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402803658" name="Picture"/>
+                          <pic:cNvPr id="193399152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959263088" name="Picture">
+                  <wp:docPr id="1065569402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959263088" name="Picture"/>
+                          <pic:cNvPr id="1065569402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737896803" name="Picture">
+                  <wp:docPr id="825383947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737896803" name="Picture"/>
+                          <pic:cNvPr id="825383947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300755373" name="Picture">
+                  <wp:docPr id="160617084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300755373" name="Picture"/>
+                          <pic:cNvPr id="160617084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16740,57 +16740,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130005557" name="Picture">
+                  <wp:docPr id="1327771690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130005557" name="Picture"/>
+                          <pic:cNvPr id="1327771690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18088,57 +18088,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="194556372" name="Picture">
+                        <wp:docPr id="706720035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="194556372" name="Picture"/>
+                                <pic:cNvPr id="706720035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19649,57 +19649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793861075" name="Picture">
+                  <wp:docPr id="91982347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793861075" name="Picture"/>
+                          <pic:cNvPr id="91982347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19729,57 +19729,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660627012" name="Picture">
+                  <wp:docPr id="1806326210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660627012" name="Picture"/>
+                          <pic:cNvPr id="1806326210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20274,57 +20274,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678101567" name="Picture">
+                  <wp:docPr id="1535839365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678101567" name="Picture"/>
+                          <pic:cNvPr id="1535839365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21429,57 +21429,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1361537785" name="Picture">
+                        <wp:docPr id="266622497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1361537785" name="Picture"/>
+                                <pic:cNvPr id="266622497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23859,57 +23859,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301874748" name="Picture">
+                  <wp:docPr id="1106907197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301874748" name="Picture"/>
+                          <pic:cNvPr id="1106907197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23948,57 +23948,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139366049" name="Picture">
+                  <wp:docPr id="156955783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139366049" name="Picture"/>
+                          <pic:cNvPr id="156955783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24592,57 +24592,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695435911" name="Picture">
+                  <wp:docPr id="614657747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695435911" name="Picture"/>
+                          <pic:cNvPr id="614657747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25590,57 +25590,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374491854" name="Picture">
+                  <wp:docPr id="1742685750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374491854" name="Picture"/>
+                          <pic:cNvPr id="1742685750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25693,57 +25693,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477326145" name="Picture">
+                  <wp:docPr id="1009573739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477326145" name="Picture"/>
+                          <pic:cNvPr id="1009573739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27072,57 +27072,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094891478" name="Picture">
+                  <wp:docPr id="1228244937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094891478" name="Picture"/>
+                          <pic:cNvPr id="1228244937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28197,57 +28197,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1706697338" name="Picture">
+                        <wp:docPr id="722582664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1706697338" name="Picture"/>
+                                <pic:cNvPr id="722582664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29550,57 +29550,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549823547" name="Picture">
+                  <wp:docPr id="459434742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549823547" name="Picture"/>
+                          <pic:cNvPr id="459434742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29639,57 +29639,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615216098" name="Picture">
+                  <wp:docPr id="516535570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615216098" name="Picture"/>
+                          <pic:cNvPr id="516535570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30283,57 +30283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423669858" name="Picture">
+                  <wp:docPr id="949661631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423669858" name="Picture"/>
+                          <pic:cNvPr id="949661631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31281,57 +31281,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337398977" name="Picture">
+                  <wp:docPr id="1272932872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337398977" name="Picture"/>
+                          <pic:cNvPr id="1272932872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31384,57 +31384,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232862942" name="Picture">
+                  <wp:docPr id="1685573481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232862942" name="Picture"/>
+                          <pic:cNvPr id="1685573481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32765,57 +32765,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555570670" name="Picture">
+                  <wp:docPr id="1040234202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555570670" name="Picture"/>
+                          <pic:cNvPr id="1040234202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33908,57 +33908,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="197459970" name="Picture">
+                        <wp:docPr id="1967063353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="197459970" name="Picture"/>
+                                <pic:cNvPr id="1967063353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35297,57 +35297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086097073" name="Picture">
+                  <wp:docPr id="1320345378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086097073" name="Picture"/>
+                          <pic:cNvPr id="1320345378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35386,57 +35386,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688083698" name="Picture">
+                  <wp:docPr id="733100652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688083698" name="Picture"/>
+                          <pic:cNvPr id="733100652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36030,57 +36030,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266437188" name="Picture">
+                  <wp:docPr id="131198917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266437188" name="Picture"/>
+                          <pic:cNvPr id="131198917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37028,57 +37028,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296744962" name="Picture">
+                  <wp:docPr id="984828327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296744962" name="Picture"/>
+                          <pic:cNvPr id="984828327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37131,57 +37131,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724669490" name="Picture">
+                  <wp:docPr id="390312975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724669490" name="Picture"/>
+                          <pic:cNvPr id="390312975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38508,57 +38508,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145540951" name="Picture">
+                  <wp:docPr id="913549219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145540951" name="Picture"/>
+                          <pic:cNvPr id="913549219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39651,57 +39651,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="970629820" name="Picture">
+                        <wp:docPr id="1072538325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="970629820" name="Picture"/>
+                                <pic:cNvPr id="1072538325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41012,57 +41012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461865647" name="Picture">
+                  <wp:docPr id="336090164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461865647" name="Picture"/>
+                          <pic:cNvPr id="336090164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41101,57 +41101,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576699597" name="Picture">
+                  <wp:docPr id="2081380325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576699597" name="Picture"/>
+                          <pic:cNvPr id="2081380325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41745,57 +41745,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133999662" name="Picture">
+                  <wp:docPr id="429861341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133999662" name="Picture"/>
+                          <pic:cNvPr id="429861341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42743,57 +42743,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16836038" name="Picture">
+                  <wp:docPr id="106722268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16836038" name="Picture"/>
+                          <pic:cNvPr id="106722268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42846,57 +42846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576932009" name="Picture">
+                  <wp:docPr id="1073368319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576932009" name="Picture"/>
+                          <pic:cNvPr id="1073368319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44223,57 +44223,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690509085" name="Picture">
+                  <wp:docPr id="662358368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690509085" name="Picture"/>
+                          <pic:cNvPr id="662358368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45366,57 +45366,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1906675702" name="Picture">
+                        <wp:docPr id="1435313657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1906675702" name="Picture"/>
+                                <pic:cNvPr id="1435313657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46587,57 +46587,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449752162" name="Picture">
+                  <wp:docPr id="617469921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449752162" name="Picture"/>
+                          <pic:cNvPr id="617469921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46658,57 +46658,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842964185" name="Picture">
+                  <wp:docPr id="964438888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842964185" name="Picture"/>
+                          <pic:cNvPr id="964438888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47072,57 +47072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641361486" name="Picture">
+                  <wp:docPr id="2039373503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641361486" name="Picture"/>
+                          <pic:cNvPr id="2039373503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>