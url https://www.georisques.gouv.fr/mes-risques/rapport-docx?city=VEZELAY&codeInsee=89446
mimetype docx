--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276493144" name="Picture">
+                  <wp:docPr id="1504181643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276493144" name="Picture"/>
+                          <pic:cNvPr id="1504181643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472888876" name="Picture">
+                  <wp:docPr id="1975203599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472888876" name="Picture"/>
+                          <pic:cNvPr id="1975203599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="807668513" name="Picture">
+                        <wp:docPr id="173973440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="807668513" name="Picture"/>
+                                <pic:cNvPr id="173973440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795936411" name="Picture">
+                  <wp:docPr id="1302205740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795936411" name="Picture"/>
+                          <pic:cNvPr id="1302205740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918442706" name="Picture">
+                  <wp:docPr id="950702881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918442706" name="Picture"/>
+                          <pic:cNvPr id="950702881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428123971" name="Picture">
+                  <wp:docPr id="2134661990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428123971" name="Picture"/>
+                          <pic:cNvPr id="2134661990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075697962" name="Picture">
+                  <wp:docPr id="348912432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075697962" name="Picture"/>
+                          <pic:cNvPr id="348912432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118087348" name="Picture">
+                  <wp:docPr id="1099544787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118087348" name="Picture"/>
+                          <pic:cNvPr id="1099544787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932308123" name="Picture">
+                        <wp:docPr id="225543322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932308123" name="Picture"/>
+                                <pic:cNvPr id="225543322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6094,50 +6094,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="639276202" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="639276202" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_6_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -6512,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="797419869" name="Picture">
+                        <wp:docPr id="1361203468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="797419869" name="Picture"/>
+                                <pic:cNvPr id="1361203468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7127,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="388791762" name="Picture">
+                        <wp:docPr id="261951990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="388791762" name="Picture"/>
+                                <pic:cNvPr id="261951990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7460,50 +7503,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="482837867" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="482837867" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_7_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -7878,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1043838083" name="Picture">
+                        <wp:docPr id="516300112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1043838083" name="Picture"/>
+                                <pic:cNvPr id="516300112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8493,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="775916202" name="Picture">
+                        <wp:docPr id="2110025396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="775916202" name="Picture"/>
+                                <pic:cNvPr id="2110025396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8826,50 +8912,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="286936783" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="286936783" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_8_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -9244,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889308830" name="Picture">
+                        <wp:docPr id="1163389397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889308830" name="Picture"/>
+                                <pic:cNvPr id="1163389397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9859,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="77734369" name="Picture">
+                        <wp:docPr id="1327215641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="77734369" name="Picture"/>
+                                <pic:cNvPr id="1327215641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10192,50 +10321,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="683445986" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="683445986" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_9_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -10609,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="65370979" name="Picture">
+                        <wp:docPr id="1145127247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="65370979" name="Picture"/>
+                                <pic:cNvPr id="1145127247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11241,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="54194772" name="Picture">
+                        <wp:docPr id="1956035479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="54194772" name="Picture"/>
+                                <pic:cNvPr id="1956035479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11574,50 +11746,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="663576360" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="663576360" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_10_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -11992,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1386725590" name="Picture">
+                        <wp:docPr id="92210409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1386725590" name="Picture"/>
+                                <pic:cNvPr id="92210409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12856,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565356331" name="Picture">
+                  <wp:docPr id="1088609540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565356331" name="Picture"/>
+                          <pic:cNvPr id="1088609540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12945,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079499516" name="Picture">
+                  <wp:docPr id="493657546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079499516" name="Picture"/>
+                          <pic:cNvPr id="493657546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13589,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535553011" name="Picture">
+                  <wp:docPr id="1842509932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535553011" name="Picture"/>
+                          <pic:cNvPr id="1842509932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14817,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570109483" name="Picture">
+                  <wp:docPr id="164294445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570109483" name="Picture"/>
+                          <pic:cNvPr id="164294445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14906,50 +15121,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1950116985" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1950116985" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_2_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -16256,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659070796" name="Picture">
+                  <wp:docPr id="493472768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659070796" name="Picture"/>
+                          <pic:cNvPr id="493472768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17367,50 +17625,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1445818780" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1445818780" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_2_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -18691,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647598702" name="Picture">
+                  <wp:docPr id="1407565473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647598702" name="Picture"/>
+                          <pic:cNvPr id="1407565473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18780,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717302334" name="Picture">
+                  <wp:docPr id="437075795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717302334" name="Picture"/>
+                          <pic:cNvPr id="437075795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19424,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700117717" name="Picture">
+                  <wp:docPr id="655428639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700117717" name="Picture"/>
+                          <pic:cNvPr id="655428639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20422,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2895625" name="Picture">
+                  <wp:docPr id="703617239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2895625" name="Picture"/>
+                          <pic:cNvPr id="703617239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20511,50 +20812,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="895948713" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="895948713" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_3_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -21863,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="757782632" name="Picture">
+                  <wp:docPr id="1652357705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="757782632" name="Picture"/>
+                          <pic:cNvPr id="1652357705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22992,50 +23336,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="292873934" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="292873934" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_3_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -24372,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922678314" name="Picture">
+                  <wp:docPr id="922028345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922678314" name="Picture"/>
+                          <pic:cNvPr id="922028345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24461,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125957029" name="Picture">
+                  <wp:docPr id="1680457170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125957029" name="Picture"/>
+                          <pic:cNvPr id="1680457170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25141,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123385828" name="Picture">
+                  <wp:docPr id="607659143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123385828" name="Picture"/>
+                          <pic:cNvPr id="607659143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26202,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104779411" name="Picture">
+                  <wp:docPr id="1903061230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104779411" name="Picture"/>
+                          <pic:cNvPr id="1903061230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26291,50 +26678,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="102161272" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="102161272" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_4_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -27726,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622105136" name="Picture">
+                  <wp:docPr id="871998290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622105136" name="Picture"/>
+                          <pic:cNvPr id="871998290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28919,50 +29349,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="381365915" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="381365915" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_4_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -31089,57 +31562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31378105" name="Picture">
+                  <wp:docPr id="29157337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31378105" name="Picture"/>
+                          <pic:cNvPr id="29157337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31160,57 +31633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833430388" name="Picture">
+                  <wp:docPr id="1321000579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833430388" name="Picture"/>
+                          <pic:cNvPr id="1321000579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31639,57 +32112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877027170" name="Picture">
+                  <wp:docPr id="1437262700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877027170" name="Picture"/>
+                          <pic:cNvPr id="1437262700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32931,57 +33404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166313698" name="Picture">
+                  <wp:docPr id="399443303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166313698" name="Picture"/>
+                          <pic:cNvPr id="399443303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33020,57 +33493,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864711300" name="Picture">
+                  <wp:docPr id="368846193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864711300" name="Picture"/>
+                          <pic:cNvPr id="368846193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33664,57 +34137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297974965" name="Picture">
+                  <wp:docPr id="367511084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297974965" name="Picture"/>
+                          <pic:cNvPr id="367511084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34662,57 +35135,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172402683" name="Picture">
+                  <wp:docPr id="1562768675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172402683" name="Picture"/>
+                          <pic:cNvPr id="1562768675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34751,50 +35224,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="392877121" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="392877121" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_6_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -36099,57 +36615,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983322758" name="Picture">
+                  <wp:docPr id="1185541376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983322758" name="Picture"/>
+                          <pic:cNvPr id="1185541376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37228,50 +37744,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="119716161" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="119716161" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_6_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -38560,57 +39119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232147140" name="Picture">
+                  <wp:docPr id="241866056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232147140" name="Picture"/>
+                          <pic:cNvPr id="241866056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38649,57 +39208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921547355" name="Picture">
+                  <wp:docPr id="247500652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921547355" name="Picture"/>
+                          <pic:cNvPr id="247500652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39293,57 +39852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755977827" name="Picture">
+                  <wp:docPr id="914140012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755977827" name="Picture"/>
+                          <pic:cNvPr id="914140012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40291,57 +40850,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993493576" name="Picture">
+                  <wp:docPr id="888045800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993493576" name="Picture"/>
+                          <pic:cNvPr id="888045800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40380,50 +40939,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1506849110" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1506849110" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_7_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -41728,57 +42330,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705441452" name="Picture">
+                  <wp:docPr id="607336179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705441452" name="Picture"/>
+                          <pic:cNvPr id="607336179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42857,50 +43459,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1036699486" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1036699486" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_7_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -44099,57 +44744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984682323" name="Picture">
+                  <wp:docPr id="303727401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984682323" name="Picture"/>
+                          <pic:cNvPr id="303727401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44179,57 +44824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183942524" name="Picture">
+                  <wp:docPr id="2026412473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183942524" name="Picture"/>
+                          <pic:cNvPr id="2026412473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44658,57 +45303,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463025430" name="Picture">
+                  <wp:docPr id="531932026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463025430" name="Picture"/>
+                          <pic:cNvPr id="531932026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46393,57 +47038,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599288600" name="Picture">
+                  <wp:docPr id="651566728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599288600" name="Picture"/>
+                          <pic:cNvPr id="651566728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46464,57 +47109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471482190" name="Picture">
+                  <wp:docPr id="451890874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471482190" name="Picture"/>
+                          <pic:cNvPr id="451890874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46878,57 +47523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410971796" name="Picture">
+                  <wp:docPr id="544903662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410971796" name="Picture"/>
+                          <pic:cNvPr id="544903662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47685,69 +48330,84 @@
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
+ <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
+ <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
+ <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
+ <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
+ <Relationship Id="img_0_1_10_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_3.png"/>
  <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
+ <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
+ <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
+ <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
+ <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_4_25.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_25.jpg"/>
+ <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_24.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_24.png"/>
+ <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_6_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_14.jpg"/>
+ <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.png"/>
+ <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
  <Relationship Id="img_0_7_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_14.jpg"/>
+ <Relationship Id="img_0_7_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_7.png"/>
  <Relationship Id="img_0_7_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.png"/>
+ <Relationship Id="img_0_7_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>