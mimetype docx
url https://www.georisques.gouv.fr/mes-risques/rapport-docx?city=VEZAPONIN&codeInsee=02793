--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318208199" name="Picture">
+                  <wp:docPr id="30026889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318208199" name="Picture"/>
+                          <pic:cNvPr id="30026889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199162483" name="Picture">
+                  <wp:docPr id="1034799689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199162483" name="Picture"/>
+                          <pic:cNvPr id="1034799689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="316007766" name="Picture">
+                        <wp:docPr id="228306074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="316007766" name="Picture"/>
+                                <pic:cNvPr id="228306074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430025416" name="Picture">
+                  <wp:docPr id="634014348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430025416" name="Picture"/>
+                          <pic:cNvPr id="634014348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027130852" name="Picture">
+                  <wp:docPr id="758150835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027130852" name="Picture"/>
+                          <pic:cNvPr id="758150835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803710760" name="Picture">
+                  <wp:docPr id="407101793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803710760" name="Picture"/>
+                          <pic:cNvPr id="407101793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239215071" name="Picture">
+                  <wp:docPr id="1262849063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239215071" name="Picture"/>
+                          <pic:cNvPr id="1262849063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541156681" name="Picture">
+                  <wp:docPr id="656518947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541156681" name="Picture"/>
+                          <pic:cNvPr id="656518947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="30764171" name="Picture">
+                        <wp:docPr id="1890565680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="30764171" name="Picture"/>
+                                <pic:cNvPr id="1890565680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="871908545" name="Picture">
+                        <wp:docPr id="1764788294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="871908545" name="Picture"/>
+                                <pic:cNvPr id="1764788294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="768285252" name="Picture">
+                        <wp:docPr id="1815579739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="768285252" name="Picture"/>
+                                <pic:cNvPr id="1815579739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="202414775" name="Picture">
+                        <wp:docPr id="723928381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="202414775" name="Picture"/>
+                                <pic:cNvPr id="723928381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448339480" name="Picture">
+                        <wp:docPr id="505129283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448339480" name="Picture"/>
+                                <pic:cNvPr id="505129283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378449809" name="Picture">
+                        <wp:docPr id="1426445088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378449809" name="Picture"/>
+                                <pic:cNvPr id="1426445088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="184402721" name="Picture">
+                        <wp:docPr id="901695160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="184402721" name="Picture"/>
+                                <pic:cNvPr id="901695160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="509361184" name="Picture">
+                        <wp:docPr id="934806991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="509361184" name="Picture"/>
+                                <pic:cNvPr id="934806991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1120002678" name="Picture">
+                        <wp:docPr id="1079468334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1120002678" name="Picture"/>
+                                <pic:cNvPr id="1079468334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1083246473" name="Picture">
+                        <wp:docPr id="394969018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1083246473" name="Picture"/>
+                                <pic:cNvPr id="394969018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="637393858" name="Picture">
+                        <wp:docPr id="971521170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="637393858" name="Picture"/>
+                                <pic:cNvPr id="971521170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715144594" name="Picture">
+                        <wp:docPr id="1889430587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715144594" name="Picture"/>
+                                <pic:cNvPr id="1889430587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218467310" name="Picture">
+                        <wp:docPr id="1680043032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218467310" name="Picture"/>
+                                <pic:cNvPr id="1680043032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="127481835" name="Picture">
+                        <wp:docPr id="1343767639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="127481835" name="Picture"/>
+                                <pic:cNvPr id="1343767639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="630013200" name="Picture">
+                        <wp:docPr id="1432280656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="630013200" name="Picture"/>
+                                <pic:cNvPr id="1432280656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196058472" name="Picture">
+                  <wp:docPr id="2104312675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196058472" name="Picture"/>
+                          <pic:cNvPr id="2104312675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446046682" name="Picture">
+                  <wp:docPr id="832642529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446046682" name="Picture"/>
+                          <pic:cNvPr id="832642529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899172070" name="Picture">
+                  <wp:docPr id="948896508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899172070" name="Picture"/>
+                          <pic:cNvPr id="948896508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229091642" name="Picture">
+                  <wp:docPr id="181634776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229091642" name="Picture"/>
+                          <pic:cNvPr id="181634776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072965278" name="Picture">
+                  <wp:docPr id="1727093728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072965278" name="Picture"/>
+                          <pic:cNvPr id="1727093728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680946579" name="Picture">
+                  <wp:docPr id="1109392576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680946579" name="Picture"/>
+                          <pic:cNvPr id="1109392576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2140173353" name="Picture">
+                        <wp:docPr id="1108283832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2140173353" name="Picture"/>
+                                <pic:cNvPr id="1108283832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839931816" name="Picture">
+                  <wp:docPr id="1608597986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839931816" name="Picture"/>
+                          <pic:cNvPr id="1608597986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216318839" name="Picture">
+                  <wp:docPr id="1559792133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216318839" name="Picture"/>
+                          <pic:cNvPr id="1559792133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881788414" name="Picture">
+                  <wp:docPr id="1723908851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881788414" name="Picture"/>
+                          <pic:cNvPr id="1723908851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601344189" name="Picture">
+                  <wp:docPr id="320363862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601344189" name="Picture"/>
+                          <pic:cNvPr id="320363862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802237563" name="Picture">
+                  <wp:docPr id="924731435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802237563" name="Picture"/>
+                          <pic:cNvPr id="924731435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30142042" name="Picture">
+                  <wp:docPr id="1755335770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30142042" name="Picture"/>
+                          <pic:cNvPr id="1755335770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527066894" name="Picture">
+                        <wp:docPr id="2131238712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527066894" name="Picture"/>
+                                <pic:cNvPr id="2131238712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84860487" name="Picture">
+                  <wp:docPr id="570955128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84860487" name="Picture"/>
+                          <pic:cNvPr id="570955128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347305124" name="Picture">
+                  <wp:docPr id="2055773866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347305124" name="Picture"/>
+                          <pic:cNvPr id="2055773866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160203905" name="Picture">
+                  <wp:docPr id="1821389704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160203905" name="Picture"/>
+                          <pic:cNvPr id="1821389704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914605997" name="Picture">
+                  <wp:docPr id="607580972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914605997" name="Picture"/>
+                          <pic:cNvPr id="607580972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673201922" name="Picture">
+                  <wp:docPr id="1826101319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673201922" name="Picture"/>
+                          <pic:cNvPr id="1826101319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926992490" name="Picture">
+                  <wp:docPr id="1761871076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926992490" name="Picture"/>
+                          <pic:cNvPr id="1761871076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484440216" name="Picture">
+                  <wp:docPr id="1236910755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484440216" name="Picture"/>
+                          <pic:cNvPr id="1236910755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981567807" name="Picture">
+                  <wp:docPr id="5491796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981567807" name="Picture"/>
+                          <pic:cNvPr id="5491796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611113440" name="Picture">
+                  <wp:docPr id="1411958982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611113440" name="Picture"/>
+                          <pic:cNvPr id="1411958982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="918752413" name="Picture">
+                  <wp:docPr id="302449851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="918752413" name="Picture"/>
+                          <pic:cNvPr id="302449851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903635479" name="Picture">
+                  <wp:docPr id="2002588379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903635479" name="Picture"/>
+                          <pic:cNvPr id="2002588379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176741704" name="Picture">
+                  <wp:docPr id="1080721024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176741704" name="Picture"/>
+                          <pic:cNvPr id="1080721024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1108803423" name="Picture">
+                        <wp:docPr id="1307294533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1108803423" name="Picture"/>
+                                <pic:cNvPr id="1307294533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433330610" name="Picture">
+                  <wp:docPr id="1592152582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433330610" name="Picture"/>
+                          <pic:cNvPr id="1592152582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982284483" name="Picture">
+                  <wp:docPr id="1917340865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982284483" name="Picture"/>
+                          <pic:cNvPr id="1917340865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900257238" name="Picture">
+                  <wp:docPr id="3838911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900257238" name="Picture"/>
+                          <pic:cNvPr id="3838911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267682463" name="Picture">
+                  <wp:docPr id="1362449769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267682463" name="Picture"/>
+                          <pic:cNvPr id="1362449769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209028224" name="Picture">
+                  <wp:docPr id="1852488644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209028224" name="Picture"/>
+                          <pic:cNvPr id="1852488644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829049597" name="Picture">
+                  <wp:docPr id="1778415990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829049597" name="Picture"/>
+                          <pic:cNvPr id="1778415990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="771408165" name="Picture">
+                        <wp:docPr id="2120363794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="771408165" name="Picture"/>
+                                <pic:cNvPr id="2120363794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040633149" name="Picture">
+                  <wp:docPr id="105692737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040633149" name="Picture"/>
+                          <pic:cNvPr id="105692737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728254832" name="Picture">
+                  <wp:docPr id="1182072532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728254832" name="Picture"/>
+                          <pic:cNvPr id="1182072532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85228079" name="Picture">
+                  <wp:docPr id="1156198558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85228079" name="Picture"/>
+                          <pic:cNvPr id="1156198558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333568305" name="Picture">
+                  <wp:docPr id="483153491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333568305" name="Picture"/>
+                          <pic:cNvPr id="483153491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641093735" name="Picture">
+                  <wp:docPr id="2100271424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641093735" name="Picture"/>
+                          <pic:cNvPr id="2100271424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13992844" name="Picture">
+                  <wp:docPr id="1758734523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13992844" name="Picture"/>
+                          <pic:cNvPr id="1758734523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>