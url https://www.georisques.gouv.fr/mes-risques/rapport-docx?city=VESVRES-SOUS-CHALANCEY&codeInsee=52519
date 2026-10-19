--- v0 (2026-08-19)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644678962" name="Picture">
+                  <wp:docPr id="1893210585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644678962" name="Picture"/>
+                          <pic:cNvPr id="1893210585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864063073" name="Picture">
+                  <wp:docPr id="1734081044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864063073" name="Picture"/>
+                          <pic:cNvPr id="1734081044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2101333717" name="Picture">
+                        <wp:docPr id="844058297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2101333717" name="Picture"/>
+                                <pic:cNvPr id="844058297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285433721" name="Picture">
+                  <wp:docPr id="1369261502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285433721" name="Picture"/>
+                          <pic:cNvPr id="1369261502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608056764" name="Picture">
+                  <wp:docPr id="1563666884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608056764" name="Picture"/>
+                          <pic:cNvPr id="1563666884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721159994" name="Picture">
+                  <wp:docPr id="102768911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721159994" name="Picture"/>
+                          <pic:cNvPr id="102768911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10772567" name="Picture">
+                  <wp:docPr id="95861616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10772567" name="Picture"/>
+                          <pic:cNvPr id="95861616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752022014" name="Picture">
+                  <wp:docPr id="1882875978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752022014" name="Picture"/>
+                          <pic:cNvPr id="1882875978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1591333165" name="Picture">
+                        <wp:docPr id="969802337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1591333165" name="Picture"/>
+                                <pic:cNvPr id="969802337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="675618002" name="Picture">
+                        <wp:docPr id="1941707916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="675618002" name="Picture"/>
+                                <pic:cNvPr id="1941707916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100816895" name="Picture">
+                        <wp:docPr id="324750531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100816895" name="Picture"/>
+                                <pic:cNvPr id="324750531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="873916155" name="Picture">
+                        <wp:docPr id="1538099097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="873916155" name="Picture"/>
+                                <pic:cNvPr id="1538099097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="931175497" name="Picture">
+                        <wp:docPr id="739343021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="931175497" name="Picture"/>
+                                <pic:cNvPr id="739343021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1158477602" name="Picture">
+                        <wp:docPr id="388963527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1158477602" name="Picture"/>
+                                <pic:cNvPr id="388963527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="636425782" name="Picture">
+                        <wp:docPr id="329342514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="636425782" name="Picture"/>
+                                <pic:cNvPr id="329342514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1755844207" name="Picture">
+                        <wp:docPr id="745871096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1755844207" name="Picture"/>
+                                <pic:cNvPr id="745871096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1687282937" name="Picture">
+                        <wp:docPr id="318549313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1687282937" name="Picture"/>
+                                <pic:cNvPr id="318549313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1996522878" name="Picture">
+                        <wp:docPr id="188750790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1996522878" name="Picture"/>
+                                <pic:cNvPr id="188750790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="82680954" name="Picture">
+                        <wp:docPr id="621138849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="82680954" name="Picture"/>
+                                <pic:cNvPr id="621138849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="297655611" name="Picture">
+                        <wp:docPr id="1875726319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="297655611" name="Picture"/>
+                                <pic:cNvPr id="1875726319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="295109313" name="Picture">
+                        <wp:docPr id="1711188663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="295109313" name="Picture"/>
+                                <pic:cNvPr id="1711188663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1807348285" name="Picture">
+                        <wp:docPr id="433185164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1807348285" name="Picture"/>
+                                <pic:cNvPr id="433185164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1544361284" name="Picture">
+                        <wp:docPr id="343328560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1544361284" name="Picture"/>
+                                <pic:cNvPr id="343328560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630636557" name="Picture">
+                  <wp:docPr id="825681543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630636557" name="Picture"/>
+                          <pic:cNvPr id="825681543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879858984" name="Picture">
+                  <wp:docPr id="10971633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879858984" name="Picture"/>
+                          <pic:cNvPr id="10971633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027457444" name="Picture">
+                  <wp:docPr id="1025430943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027457444" name="Picture"/>
+                          <pic:cNvPr id="1025430943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987894353" name="Picture">
+                  <wp:docPr id="1244645479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987894353" name="Picture"/>
+                          <pic:cNvPr id="1244645479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290198987" name="Picture">
+                  <wp:docPr id="1893812547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290198987" name="Picture"/>
+                          <pic:cNvPr id="1893812547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351241307" name="Picture">
+                  <wp:docPr id="697866071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351241307" name="Picture"/>
+                          <pic:cNvPr id="697866071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1784294352" name="Picture">
+                        <wp:docPr id="177308758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1784294352" name="Picture"/>
+                                <pic:cNvPr id="177308758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782735593" name="Picture">
+                  <wp:docPr id="522356980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782735593" name="Picture"/>
+                          <pic:cNvPr id="522356980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934847569" name="Picture">
+                  <wp:docPr id="1034587065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934847569" name="Picture"/>
+                          <pic:cNvPr id="1034587065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210181597" name="Picture">
+                  <wp:docPr id="991890286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210181597" name="Picture"/>
+                          <pic:cNvPr id="991890286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494634002" name="Picture">
+                  <wp:docPr id="1175257444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494634002" name="Picture"/>
+                          <pic:cNvPr id="1175257444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323709963" name="Picture">
+                  <wp:docPr id="1841688410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323709963" name="Picture"/>
+                          <pic:cNvPr id="1841688410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922843172" name="Picture">
+                  <wp:docPr id="1097928643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922843172" name="Picture"/>
+                          <pic:cNvPr id="1097928643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1036987956" name="Picture">
+                        <wp:docPr id="1913291939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1036987956" name="Picture"/>
+                                <pic:cNvPr id="1913291939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035403752" name="Picture">
+                  <wp:docPr id="1883742747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035403752" name="Picture"/>
+                          <pic:cNvPr id="1883742747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918113929" name="Picture">
+                  <wp:docPr id="893245632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918113929" name="Picture"/>
+                          <pic:cNvPr id="893245632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676228699" name="Picture">
+                  <wp:docPr id="467748759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676228699" name="Picture"/>
+                          <pic:cNvPr id="467748759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094258159" name="Picture">
+                  <wp:docPr id="604943807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094258159" name="Picture"/>
+                          <pic:cNvPr id="604943807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869014898" name="Picture">
+                  <wp:docPr id="374772090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869014898" name="Picture"/>
+                          <pic:cNvPr id="374772090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866472672" name="Picture">
+                  <wp:docPr id="776884623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866472672" name="Picture"/>
+                          <pic:cNvPr id="776884623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339619268" name="Picture">
+                  <wp:docPr id="185605001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339619268" name="Picture"/>
+                          <pic:cNvPr id="185605001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079757503" name="Picture">
+                  <wp:docPr id="1468985677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079757503" name="Picture"/>
+                          <pic:cNvPr id="1468985677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652880181" name="Picture">
+                  <wp:docPr id="1442752993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652880181" name="Picture"/>
+                          <pic:cNvPr id="1442752993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876455924" name="Picture">
+                  <wp:docPr id="714552720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876455924" name="Picture"/>
+                          <pic:cNvPr id="714552720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659759217" name="Picture">
+                  <wp:docPr id="1986564975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659759217" name="Picture"/>
+                          <pic:cNvPr id="1986564975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310303703" name="Picture">
+                  <wp:docPr id="1132190175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310303703" name="Picture"/>
+                          <pic:cNvPr id="1132190175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="365488389" name="Picture">
+                        <wp:docPr id="1876590761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="365488389" name="Picture"/>
+                                <pic:cNvPr id="1876590761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377278838" name="Picture">
+                  <wp:docPr id="1920080300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377278838" name="Picture"/>
+                          <pic:cNvPr id="1920080300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550270024" name="Picture">
+                  <wp:docPr id="1428594095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550270024" name="Picture"/>
+                          <pic:cNvPr id="1428594095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204901286" name="Picture">
+                  <wp:docPr id="1479395820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204901286" name="Picture"/>
+                          <pic:cNvPr id="1479395820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085260936" name="Picture">
+                  <wp:docPr id="2074217678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085260936" name="Picture"/>
+                          <pic:cNvPr id="2074217678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142023067" name="Picture">
+                  <wp:docPr id="1242626704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142023067" name="Picture"/>
+                          <pic:cNvPr id="1242626704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201966223" name="Picture">
+                  <wp:docPr id="458646487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201966223" name="Picture"/>
+                          <pic:cNvPr id="458646487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1173202305" name="Picture">
+                        <wp:docPr id="657689261" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1173202305" name="Picture"/>
+                                <pic:cNvPr id="657689261" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469810301" name="Picture">
+                  <wp:docPr id="351137757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469810301" name="Picture"/>
+                          <pic:cNvPr id="351137757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798321533" name="Picture">
+                  <wp:docPr id="283430255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798321533" name="Picture"/>
+                          <pic:cNvPr id="283430255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887419833" name="Picture">
+                  <wp:docPr id="1131192486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887419833" name="Picture"/>
+                          <pic:cNvPr id="1131192486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507975690" name="Picture">
+                  <wp:docPr id="137372860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507975690" name="Picture"/>
+                          <pic:cNvPr id="137372860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437077564" name="Picture">
+                  <wp:docPr id="1040781152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437077564" name="Picture"/>
+                          <pic:cNvPr id="1040781152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157747199" name="Picture">
+                  <wp:docPr id="415691159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157747199" name="Picture"/>
+                          <pic:cNvPr id="415691159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>