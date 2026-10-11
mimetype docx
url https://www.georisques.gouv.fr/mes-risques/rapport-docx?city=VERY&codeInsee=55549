--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1876357768" name="Picture">
+                  <wp:docPr id="1136680642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1876357768" name="Picture"/>
+                          <pic:cNvPr id="1136680642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021644942" name="Picture">
+                  <wp:docPr id="152661883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021644942" name="Picture"/>
+                          <pic:cNvPr id="152661883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="488224853" name="Picture">
+                        <wp:docPr id="296888525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="488224853" name="Picture"/>
+                                <pic:cNvPr id="296888525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676198102" name="Picture">
+                  <wp:docPr id="141443614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676198102" name="Picture"/>
+                          <pic:cNvPr id="141443614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926052754" name="Picture">
+                  <wp:docPr id="741625418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926052754" name="Picture"/>
+                          <pic:cNvPr id="741625418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054288815" name="Picture">
+                  <wp:docPr id="629620767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054288815" name="Picture"/>
+                          <pic:cNvPr id="629620767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145525049" name="Picture">
+                  <wp:docPr id="266205837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145525049" name="Picture"/>
+                          <pic:cNvPr id="266205837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446990144" name="Picture">
+                  <wp:docPr id="264199031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446990144" name="Picture"/>
+                          <pic:cNvPr id="264199031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="949842013" name="Picture">
+                        <wp:docPr id="1702808975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="949842013" name="Picture"/>
+                                <pic:cNvPr id="1702808975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815901513" name="Picture">
+                        <wp:docPr id="542016452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815901513" name="Picture"/>
+                                <pic:cNvPr id="542016452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="42235159" name="Picture">
+                        <wp:docPr id="1312443285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="42235159" name="Picture"/>
+                                <pic:cNvPr id="1312443285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1459469177" name="Picture">
+                        <wp:docPr id="1153463318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1459469177" name="Picture"/>
+                                <pic:cNvPr id="1153463318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1676924530" name="Picture">
+                        <wp:docPr id="83750056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1676924530" name="Picture"/>
+                                <pic:cNvPr id="83750056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2046699174" name="Picture">
+                        <wp:docPr id="1761691100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2046699174" name="Picture"/>
+                                <pic:cNvPr id="1761691100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203808811" name="Picture">
+                        <wp:docPr id="1534342503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203808811" name="Picture"/>
+                                <pic:cNvPr id="1534342503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="839728711" name="Picture">
+                        <wp:docPr id="1244164526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="839728711" name="Picture"/>
+                                <pic:cNvPr id="1244164526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1920942704" name="Picture">
+                        <wp:docPr id="13333848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1920942704" name="Picture"/>
+                                <pic:cNvPr id="13333848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="491481304" name="Picture">
+                        <wp:docPr id="1166538522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="491481304" name="Picture"/>
+                                <pic:cNvPr id="1166538522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="101512474" name="Picture">
+                        <wp:docPr id="1620540337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="101512474" name="Picture"/>
+                                <pic:cNvPr id="1620540337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="296628895" name="Picture">
+                        <wp:docPr id="1393582334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="296628895" name="Picture"/>
+                                <pic:cNvPr id="1393582334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1302073520" name="Picture">
+                        <wp:docPr id="2094923235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1302073520" name="Picture"/>
+                                <pic:cNvPr id="2094923235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="300402165" name="Picture">
+                        <wp:docPr id="479062652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="300402165" name="Picture"/>
+                                <pic:cNvPr id="479062652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1178211796" name="Picture">
+                        <wp:docPr id="1144334885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1178211796" name="Picture"/>
+                                <pic:cNvPr id="1144334885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356456370" name="Picture">
+                  <wp:docPr id="255451889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356456370" name="Picture"/>
+                          <pic:cNvPr id="255451889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073919516" name="Picture">
+                  <wp:docPr id="103046970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073919516" name="Picture"/>
+                          <pic:cNvPr id="103046970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655749372" name="Picture">
+                  <wp:docPr id="2072970853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655749372" name="Picture"/>
+                          <pic:cNvPr id="2072970853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311380399" name="Picture">
+                  <wp:docPr id="282846052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311380399" name="Picture"/>
+                          <pic:cNvPr id="282846052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537287831" name="Picture">
+                  <wp:docPr id="931672825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537287831" name="Picture"/>
+                          <pic:cNvPr id="931672825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857248995" name="Picture">
+                  <wp:docPr id="1971719354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857248995" name="Picture"/>
+                          <pic:cNvPr id="1971719354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1339487447" name="Picture">
+                        <wp:docPr id="2078915006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1339487447" name="Picture"/>
+                                <pic:cNvPr id="2078915006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041949853" name="Picture">
+                  <wp:docPr id="266390790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041949853" name="Picture"/>
+                          <pic:cNvPr id="266390790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536671228" name="Picture">
+                  <wp:docPr id="1324335763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536671228" name="Picture"/>
+                          <pic:cNvPr id="1324335763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597662229" name="Picture">
+                  <wp:docPr id="2029889209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597662229" name="Picture"/>
+                          <pic:cNvPr id="2029889209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761487844" name="Picture">
+                  <wp:docPr id="844109764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761487844" name="Picture"/>
+                          <pic:cNvPr id="844109764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618600142" name="Picture">
+                  <wp:docPr id="1523753554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618600142" name="Picture"/>
+                          <pic:cNvPr id="1523753554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364982344" name="Picture">
+                  <wp:docPr id="306515829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364982344" name="Picture"/>
+                          <pic:cNvPr id="306515829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1718178171" name="Picture">
+                        <wp:docPr id="1348970342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1718178171" name="Picture"/>
+                                <pic:cNvPr id="1348970342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666443547" name="Picture">
+                  <wp:docPr id="144023978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666443547" name="Picture"/>
+                          <pic:cNvPr id="144023978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11404827" name="Picture">
+                  <wp:docPr id="1746451599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11404827" name="Picture"/>
+                          <pic:cNvPr id="1746451599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299114119" name="Picture">
+                  <wp:docPr id="1891385440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299114119" name="Picture"/>
+                          <pic:cNvPr id="1891385440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720164203" name="Picture">
+                  <wp:docPr id="40223884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720164203" name="Picture"/>
+                          <pic:cNvPr id="40223884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1394659972" name="Picture">
+                  <wp:docPr id="584756631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1394659972" name="Picture"/>
+                          <pic:cNvPr id="584756631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69292111" name="Picture">
+                  <wp:docPr id="357103141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69292111" name="Picture"/>
+                          <pic:cNvPr id="357103141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="329150730" name="Picture">
+                        <wp:docPr id="926893271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="329150730" name="Picture"/>
+                                <pic:cNvPr id="926893271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819592273" name="Picture">
+                  <wp:docPr id="642534373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819592273" name="Picture"/>
+                          <pic:cNvPr id="642534373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841393840" name="Picture">
+                  <wp:docPr id="1625438397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841393840" name="Picture"/>
+                          <pic:cNvPr id="1625438397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381009375" name="Picture">
+                  <wp:docPr id="766951818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381009375" name="Picture"/>
+                          <pic:cNvPr id="766951818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33270,57 +33270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955914709" name="Picture">
+                  <wp:docPr id="1078898348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955914709" name="Picture"/>
+                          <pic:cNvPr id="1078898348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33359,57 +33359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064184668" name="Picture">
+                  <wp:docPr id="832061896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064184668" name="Picture"/>
+                          <pic:cNvPr id="832061896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34039,57 +34039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767255313" name="Picture">
+                  <wp:docPr id="708406496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767255313" name="Picture"/>
+                          <pic:cNvPr id="708406496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35100,57 +35100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313936904" name="Picture">
+                  <wp:docPr id="1540626786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313936904" name="Picture"/>
+                          <pic:cNvPr id="1540626786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35203,57 +35203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114094024" name="Picture">
+                  <wp:docPr id="500817166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114094024" name="Picture"/>
+                          <pic:cNvPr id="500817166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36661,57 +36661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132758314" name="Picture">
+                  <wp:docPr id="776353806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132758314" name="Picture"/>
+                          <pic:cNvPr id="776353806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37858,57 +37858,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1180906238" name="Picture">
+                        <wp:docPr id="2138683225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1180906238" name="Picture"/>
+                                <pic:cNvPr id="2138683225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40028,57 +40028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193348959" name="Picture">
+                  <wp:docPr id="949443584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193348959" name="Picture"/>
+                          <pic:cNvPr id="949443584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40117,57 +40117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257912771" name="Picture">
+                  <wp:docPr id="1927491680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257912771" name="Picture"/>
+                          <pic:cNvPr id="1927491680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40761,57 +40761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349797908" name="Picture">
+                  <wp:docPr id="1083347482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349797908" name="Picture"/>
+                          <pic:cNvPr id="1083347482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41759,57 +41759,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450542161" name="Picture">
+                  <wp:docPr id="216149963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450542161" name="Picture"/>
+                          <pic:cNvPr id="216149963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41862,57 +41862,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064166208" name="Picture">
+                  <wp:docPr id="1397859981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064166208" name="Picture"/>
+                          <pic:cNvPr id="1397859981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43239,57 +43239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650906283" name="Picture">
+                  <wp:docPr id="1434409076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650906283" name="Picture"/>
+                          <pic:cNvPr id="1434409076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44382,57 +44382,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2107323970" name="Picture">
+                        <wp:docPr id="1544826265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2107323970" name="Picture"/>
+                                <pic:cNvPr id="1544826265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45603,57 +45603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994374152" name="Picture">
+                  <wp:docPr id="1929863831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994374152" name="Picture"/>
+                          <pic:cNvPr id="1929863831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45674,57 +45674,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="625397958" name="Picture">
+                  <wp:docPr id="1604570454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="625397958" name="Picture"/>
+                          <pic:cNvPr id="1604570454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46088,57 +46088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302964467" name="Picture">
+                  <wp:docPr id="142565563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302964467" name="Picture"/>
+                          <pic:cNvPr id="142565563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>