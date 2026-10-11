--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198411099" name="Picture">
+                  <wp:docPr id="250284729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198411099" name="Picture"/>
+                          <pic:cNvPr id="250284729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606169305" name="Picture">
+                  <wp:docPr id="514694441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606169305" name="Picture"/>
+                          <pic:cNvPr id="514694441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1888714527" name="Picture">
+                        <wp:docPr id="1444153137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1888714527" name="Picture"/>
+                                <pic:cNvPr id="1444153137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062571300" name="Picture">
+                  <wp:docPr id="676885988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062571300" name="Picture"/>
+                          <pic:cNvPr id="676885988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860752100" name="Picture">
+                  <wp:docPr id="1114571435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860752100" name="Picture"/>
+                          <pic:cNvPr id="1114571435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761737012" name="Picture">
+                  <wp:docPr id="1886061509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761737012" name="Picture"/>
+                          <pic:cNvPr id="1886061509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976562043" name="Picture">
+                  <wp:docPr id="385963904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976562043" name="Picture"/>
+                          <pic:cNvPr id="385963904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336180395" name="Picture">
+                  <wp:docPr id="1588804177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336180395" name="Picture"/>
+                          <pic:cNvPr id="1588804177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694692878" name="Picture">
+                        <wp:docPr id="1305886022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694692878" name="Picture"/>
+                                <pic:cNvPr id="1305886022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1741224026" name="Picture">
+                        <wp:docPr id="730994697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1741224026" name="Picture"/>
+                                <pic:cNvPr id="730994697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1080264912" name="Picture">
+                        <wp:docPr id="1816169516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1080264912" name="Picture"/>
+                                <pic:cNvPr id="1816169516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1645891941" name="Picture">
+                        <wp:docPr id="1963218897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1645891941" name="Picture"/>
+                                <pic:cNvPr id="1963218897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="961781671" name="Picture">
+                        <wp:docPr id="1937605872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="961781671" name="Picture"/>
+                                <pic:cNvPr id="1937605872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="686801280" name="Picture">
+                        <wp:docPr id="1371114411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="686801280" name="Picture"/>
+                                <pic:cNvPr id="1371114411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="656789733" name="Picture">
+                        <wp:docPr id="1952373670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="656789733" name="Picture"/>
+                                <pic:cNvPr id="1952373670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="259806934" name="Picture">
+                        <wp:docPr id="908518195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="259806934" name="Picture"/>
+                                <pic:cNvPr id="908518195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="886759191" name="Picture">
+                        <wp:docPr id="1693850424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="886759191" name="Picture"/>
+                                <pic:cNvPr id="1693850424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="165327284" name="Picture">
+                        <wp:docPr id="682249436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="165327284" name="Picture"/>
+                                <pic:cNvPr id="682249436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1373739581" name="Picture">
+                        <wp:docPr id="1616239345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1373739581" name="Picture"/>
+                                <pic:cNvPr id="1616239345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="223017335" name="Picture">
+                        <wp:docPr id="1047347638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="223017335" name="Picture"/>
+                                <pic:cNvPr id="1047347638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="563426303" name="Picture">
+                        <wp:docPr id="1340339623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="563426303" name="Picture"/>
+                                <pic:cNvPr id="1340339623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="27948941" name="Picture">
+                        <wp:docPr id="498743007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="27948941" name="Picture"/>
+                                <pic:cNvPr id="498743007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="308007239" name="Picture">
+                        <wp:docPr id="1870314647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="308007239" name="Picture"/>
+                                <pic:cNvPr id="1870314647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803131098" name="Picture">
+                  <wp:docPr id="1716605396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803131098" name="Picture"/>
+                          <pic:cNvPr id="1716605396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474633454" name="Picture">
+                  <wp:docPr id="500137018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474633454" name="Picture"/>
+                          <pic:cNvPr id="500137018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324322197" name="Picture">
+                  <wp:docPr id="1996901681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324322197" name="Picture"/>
+                          <pic:cNvPr id="1996901681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7561872" name="Picture">
+                  <wp:docPr id="358968663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7561872" name="Picture"/>
+                          <pic:cNvPr id="358968663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604235524" name="Picture">
+                  <wp:docPr id="425364949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604235524" name="Picture"/>
+                          <pic:cNvPr id="425364949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273327787" name="Picture">
+                  <wp:docPr id="1261809255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273327787" name="Picture"/>
+                          <pic:cNvPr id="1261809255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1495030995" name="Picture">
+                        <wp:docPr id="861060731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1495030995" name="Picture"/>
+                                <pic:cNvPr id="861060731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="806967970" name="Picture">
+                        <wp:docPr id="728421484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="806967970" name="Picture"/>
+                                <pic:cNvPr id="728421484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75470089" name="Picture">
+                  <wp:docPr id="1261730764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75470089" name="Picture"/>
+                          <pic:cNvPr id="1261730764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148710725" name="Picture">
+                  <wp:docPr id="1371349917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148710725" name="Picture"/>
+                          <pic:cNvPr id="1371349917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919660726" name="Picture">
+                  <wp:docPr id="747193458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919660726" name="Picture"/>
+                          <pic:cNvPr id="747193458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384632424" name="Picture">
+                  <wp:docPr id="890243675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384632424" name="Picture"/>
+                          <pic:cNvPr id="890243675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260605943" name="Picture">
+                  <wp:docPr id="651750223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260605943" name="Picture"/>
+                          <pic:cNvPr id="651750223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185792855" name="Picture">
+                  <wp:docPr id="906528917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185792855" name="Picture"/>
+                          <pic:cNvPr id="906528917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24527,57 +24527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="881693075" name="Picture">
+                        <wp:docPr id="2085561935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="881693075" name="Picture"/>
+                                <pic:cNvPr id="2085561935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25502,57 +25502,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="564851937" name="Picture">
+                        <wp:docPr id="174810148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="564851937" name="Picture"/>
+                                <pic:cNvPr id="174810148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26891,57 +26891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046027854" name="Picture">
+                  <wp:docPr id="252925560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046027854" name="Picture"/>
+                          <pic:cNvPr id="252925560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26980,57 +26980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008422261" name="Picture">
+                  <wp:docPr id="198033460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008422261" name="Picture"/>
+                          <pic:cNvPr id="198033460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27624,57 +27624,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053628817" name="Picture">
+                  <wp:docPr id="1149802691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053628817" name="Picture"/>
+                          <pic:cNvPr id="1149802691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28622,57 +28622,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69299590" name="Picture">
+                  <wp:docPr id="1823089736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69299590" name="Picture"/>
+                          <pic:cNvPr id="1823089736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28725,57 +28725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47497899" name="Picture">
+                  <wp:docPr id="801443453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47497899" name="Picture"/>
+                          <pic:cNvPr id="801443453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30102,57 +30102,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732604015" name="Picture">
+                  <wp:docPr id="298824077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732604015" name="Picture"/>
+                          <pic:cNvPr id="298824077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31245,57 +31245,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="608810436" name="Picture">
+                        <wp:docPr id="1066169252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="608810436" name="Picture"/>
+                                <pic:cNvPr id="1066169252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32606,57 +32606,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521411836" name="Picture">
+                  <wp:docPr id="1403256321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521411836" name="Picture"/>
+                          <pic:cNvPr id="1403256321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32695,57 +32695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709940002" name="Picture">
+                  <wp:docPr id="841291969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709940002" name="Picture"/>
+                          <pic:cNvPr id="841291969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99609262" name="Picture">
+                  <wp:docPr id="95098064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99609262" name="Picture"/>
+                          <pic:cNvPr id="95098064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34337,57 +34337,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008222809" name="Picture">
+                  <wp:docPr id="963223453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008222809" name="Picture"/>
+                          <pic:cNvPr id="963223453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34440,57 +34440,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703489581" name="Picture">
+                  <wp:docPr id="977584061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703489581" name="Picture"/>
+                          <pic:cNvPr id="977584061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35819,57 +35819,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858930187" name="Picture">
+                  <wp:docPr id="2012837714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858930187" name="Picture"/>
+                          <pic:cNvPr id="2012837714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36953,57 +36953,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1417403428" name="Picture">
+                        <wp:docPr id="1642387698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1417403428" name="Picture"/>
+                                <pic:cNvPr id="1642387698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38447,57 +38447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988845764" name="Picture">
+                  <wp:docPr id="1562079355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988845764" name="Picture"/>
+                          <pic:cNvPr id="1562079355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38536,57 +38536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516343991" name="Picture">
+                  <wp:docPr id="1231724848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516343991" name="Picture"/>
+                          <pic:cNvPr id="1231724848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39180,57 +39180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670599878" name="Picture">
+                  <wp:docPr id="2122112296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670599878" name="Picture"/>
+                          <pic:cNvPr id="2122112296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40178,57 +40178,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608657240" name="Picture">
+                  <wp:docPr id="1197102068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608657240" name="Picture"/>
+                          <pic:cNvPr id="1197102068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40281,57 +40281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366879368" name="Picture">
+                  <wp:docPr id="1018787051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366879368" name="Picture"/>
+                          <pic:cNvPr id="1018787051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41658,57 +41658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373564335" name="Picture">
+                  <wp:docPr id="817205968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373564335" name="Picture"/>
+                          <pic:cNvPr id="817205968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42801,57 +42801,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2137835481" name="Picture">
+                        <wp:docPr id="1814424433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2137835481" name="Picture"/>
+                                <pic:cNvPr id="1814424433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44022,57 +44022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208142528" name="Picture">
+                  <wp:docPr id="1889195831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208142528" name="Picture"/>
+                          <pic:cNvPr id="1889195831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44093,57 +44093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854047404" name="Picture">
+                  <wp:docPr id="1389628299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854047404" name="Picture"/>
+                          <pic:cNvPr id="1389628299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44507,57 +44507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847844357" name="Picture">
+                  <wp:docPr id="502162908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847844357" name="Picture"/>
+                          <pic:cNvPr id="502162908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>