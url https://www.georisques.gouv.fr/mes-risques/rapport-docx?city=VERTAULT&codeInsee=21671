--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675098926" name="Picture">
+                  <wp:docPr id="1720830976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675098926" name="Picture"/>
+                          <pic:cNvPr id="1720830976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662300798" name="Picture">
+                  <wp:docPr id="394544050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662300798" name="Picture"/>
+                          <pic:cNvPr id="394544050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1419043285" name="Picture">
+                        <wp:docPr id="1694194618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1419043285" name="Picture"/>
+                                <pic:cNvPr id="1694194618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16838477" name="Picture">
+                  <wp:docPr id="1948233190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16838477" name="Picture"/>
+                          <pic:cNvPr id="1948233190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246687331" name="Picture">
+                  <wp:docPr id="1830035493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246687331" name="Picture"/>
+                          <pic:cNvPr id="1830035493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832878904" name="Picture">
+                  <wp:docPr id="1337982774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832878904" name="Picture"/>
+                          <pic:cNvPr id="1337982774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125971048" name="Picture">
+                  <wp:docPr id="212834167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125971048" name="Picture"/>
+                          <pic:cNvPr id="212834167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294971482" name="Picture">
+                  <wp:docPr id="1292334082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294971482" name="Picture"/>
+                          <pic:cNvPr id="1292334082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1522471409" name="Picture">
+                        <wp:docPr id="1056922809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1522471409" name="Picture"/>
+                                <pic:cNvPr id="1056922809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="520658811" name="Picture">
+                        <wp:docPr id="1968254060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="520658811" name="Picture"/>
+                                <pic:cNvPr id="1968254060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1260898432" name="Picture">
+                        <wp:docPr id="148524346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1260898432" name="Picture"/>
+                                <pic:cNvPr id="148524346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1863330825" name="Picture">
+                        <wp:docPr id="436071106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1863330825" name="Picture"/>
+                                <pic:cNvPr id="436071106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1055485614" name="Picture">
+                        <wp:docPr id="793286535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1055485614" name="Picture"/>
+                                <pic:cNvPr id="793286535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1799316627" name="Picture">
+                        <wp:docPr id="95044296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1799316627" name="Picture"/>
+                                <pic:cNvPr id="95044296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1513517494" name="Picture">
+                        <wp:docPr id="1381045663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1513517494" name="Picture"/>
+                                <pic:cNvPr id="1381045663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17346475" name="Picture">
+                        <wp:docPr id="897431506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17346475" name="Picture"/>
+                                <pic:cNvPr id="897431506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1871613157" name="Picture">
+                        <wp:docPr id="1738122758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1871613157" name="Picture"/>
+                                <pic:cNvPr id="1738122758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815570257" name="Picture">
+                        <wp:docPr id="2022834302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815570257" name="Picture"/>
+                                <pic:cNvPr id="2022834302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1269338047" name="Picture">
+                        <wp:docPr id="744882397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1269338047" name="Picture"/>
+                                <pic:cNvPr id="744882397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2063814795" name="Picture">
+                        <wp:docPr id="337663724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2063814795" name="Picture"/>
+                                <pic:cNvPr id="337663724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="897719777" name="Picture">
+                        <wp:docPr id="1037125028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="897719777" name="Picture"/>
+                                <pic:cNvPr id="1037125028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1834986526" name="Picture">
+                        <wp:docPr id="637189666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1834986526" name="Picture"/>
+                                <pic:cNvPr id="637189666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="688367890" name="Picture">
+                        <wp:docPr id="2088208836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="688367890" name="Picture"/>
+                                <pic:cNvPr id="2088208836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851638927" name="Picture">
+                  <wp:docPr id="210234845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851638927" name="Picture"/>
+                          <pic:cNvPr id="210234845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493513620" name="Picture">
+                  <wp:docPr id="1256031646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493513620" name="Picture"/>
+                          <pic:cNvPr id="1256031646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239415463" name="Picture">
+                  <wp:docPr id="1332602176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239415463" name="Picture"/>
+                          <pic:cNvPr id="1332602176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894663493" name="Picture">
+                  <wp:docPr id="1562249412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894663493" name="Picture"/>
+                          <pic:cNvPr id="1562249412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677500837" name="Picture">
+                  <wp:docPr id="2106959217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677500837" name="Picture"/>
+                          <pic:cNvPr id="2106959217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943995748" name="Picture">
+                  <wp:docPr id="870898569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943995748" name="Picture"/>
+                          <pic:cNvPr id="870898569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="959142653" name="Picture">
+                        <wp:docPr id="1308078398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="959142653" name="Picture"/>
+                                <pic:cNvPr id="1308078398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275099784" name="Picture">
+                  <wp:docPr id="891595246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275099784" name="Picture"/>
+                          <pic:cNvPr id="891595246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259745485" name="Picture">
+                  <wp:docPr id="2116447105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259745485" name="Picture"/>
+                          <pic:cNvPr id="2116447105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818507629" name="Picture">
+                  <wp:docPr id="237525818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818507629" name="Picture"/>
+                          <pic:cNvPr id="237525818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645261279" name="Picture">
+                  <wp:docPr id="771438408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645261279" name="Picture"/>
+                          <pic:cNvPr id="771438408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332546477" name="Picture">
+                  <wp:docPr id="795061506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332546477" name="Picture"/>
+                          <pic:cNvPr id="795061506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006281233" name="Picture">
+                  <wp:docPr id="97142946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006281233" name="Picture"/>
+                          <pic:cNvPr id="97142946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="56129057" name="Picture">
+                        <wp:docPr id="1392389739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="56129057" name="Picture"/>
+                                <pic:cNvPr id="1392389739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142640390" name="Picture">
+                  <wp:docPr id="758515803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142640390" name="Picture"/>
+                          <pic:cNvPr id="758515803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067418031" name="Picture">
+                  <wp:docPr id="236517088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067418031" name="Picture"/>
+                          <pic:cNvPr id="236517088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804027260" name="Picture">
+                  <wp:docPr id="1016257646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804027260" name="Picture"/>
+                          <pic:cNvPr id="1016257646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174956022" name="Picture">
+                  <wp:docPr id="1706250633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174956022" name="Picture"/>
+                          <pic:cNvPr id="1706250633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365262170" name="Picture">
+                  <wp:docPr id="577756270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365262170" name="Picture"/>
+                          <pic:cNvPr id="577756270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188712157" name="Picture">
+                  <wp:docPr id="419903326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188712157" name="Picture"/>
+                          <pic:cNvPr id="419903326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1089967671" name="Picture">
+                        <wp:docPr id="2102846835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1089967671" name="Picture"/>
+                                <pic:cNvPr id="2102846835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535481172" name="Picture">
+                  <wp:docPr id="1602403535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535481172" name="Picture"/>
+                          <pic:cNvPr id="1602403535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140948057" name="Picture">
+                  <wp:docPr id="912933691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140948057" name="Picture"/>
+                          <pic:cNvPr id="912933691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203648290" name="Picture">
+                  <wp:docPr id="1579171786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203648290" name="Picture"/>
+                          <pic:cNvPr id="1579171786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314829081" name="Picture">
+                  <wp:docPr id="1211456671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314829081" name="Picture"/>
+                          <pic:cNvPr id="1211456671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860822735" name="Picture">
+                  <wp:docPr id="147722033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860822735" name="Picture"/>
+                          <pic:cNvPr id="147722033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365869706" name="Picture">
+                  <wp:docPr id="1673897104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365869706" name="Picture"/>
+                          <pic:cNvPr id="1673897104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406872842" name="Picture">
+                        <wp:docPr id="37420754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406872842" name="Picture"/>
+                                <pic:cNvPr id="37420754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866240273" name="Picture">
+                  <wp:docPr id="1284844321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866240273" name="Picture"/>
+                          <pic:cNvPr id="1284844321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236774472" name="Picture">
+                  <wp:docPr id="51548805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236774472" name="Picture"/>
+                          <pic:cNvPr id="51548805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883462371" name="Picture">
+                  <wp:docPr id="1807378189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883462371" name="Picture"/>
+                          <pic:cNvPr id="1807378189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785955622" name="Picture">
+                  <wp:docPr id="1424261237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785955622" name="Picture"/>
+                          <pic:cNvPr id="1424261237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210609636" name="Picture">
+                  <wp:docPr id="840343634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210609636" name="Picture"/>
+                          <pic:cNvPr id="840343634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529765733" name="Picture">
+                  <wp:docPr id="2087012654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529765733" name="Picture"/>
+                          <pic:cNvPr id="2087012654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1524369016" name="Picture">
+                        <wp:docPr id="1760525067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1524369016" name="Picture"/>
+                                <pic:cNvPr id="1760525067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461927090" name="Picture">
+                  <wp:docPr id="2060355633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461927090" name="Picture"/>
+                          <pic:cNvPr id="2060355633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894682087" name="Picture">
+                  <wp:docPr id="400644359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894682087" name="Picture"/>
+                          <pic:cNvPr id="400644359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142560664" name="Picture">
+                  <wp:docPr id="1234786600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142560664" name="Picture"/>
+                          <pic:cNvPr id="1234786600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44937,57 +44937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593382009" name="Picture">
+                  <wp:docPr id="1332737054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593382009" name="Picture"/>
+                          <pic:cNvPr id="1332737054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45008,57 +45008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146405646" name="Picture">
+                  <wp:docPr id="1390130581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146405646" name="Picture"/>
+                          <pic:cNvPr id="1390130581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45422,57 +45422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061006348" name="Picture">
+                  <wp:docPr id="1359537919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061006348" name="Picture"/>
+                          <pic:cNvPr id="1359537919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>