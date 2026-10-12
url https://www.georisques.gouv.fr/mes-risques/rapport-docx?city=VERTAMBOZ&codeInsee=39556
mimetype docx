--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795779931" name="Picture">
+                  <wp:docPr id="2101011144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795779931" name="Picture"/>
+                          <pic:cNvPr id="2101011144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522256131" name="Picture">
+                  <wp:docPr id="540275963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522256131" name="Picture"/>
+                          <pic:cNvPr id="540275963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447939268" name="Picture">
+                        <wp:docPr id="526854455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447939268" name="Picture"/>
+                                <pic:cNvPr id="526854455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622587029" name="Picture">
+                  <wp:docPr id="1919153296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622587029" name="Picture"/>
+                          <pic:cNvPr id="1919153296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737220855" name="Picture">
+                  <wp:docPr id="96247422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737220855" name="Picture"/>
+                          <pic:cNvPr id="96247422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904475525" name="Picture">
+                  <wp:docPr id="1573769526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904475525" name="Picture"/>
+                          <pic:cNvPr id="1573769526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150241829" name="Picture">
+                  <wp:docPr id="1147736530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150241829" name="Picture"/>
+                          <pic:cNvPr id="1147736530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510324403" name="Picture">
+                  <wp:docPr id="1817751152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510324403" name="Picture"/>
+                          <pic:cNvPr id="1817751152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="740532450" name="Picture">
+                        <wp:docPr id="309435986" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="740532450" name="Picture"/>
+                                <pic:cNvPr id="309435986" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1573931185" name="Picture">
+                        <wp:docPr id="844010976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1573931185" name="Picture"/>
+                                <pic:cNvPr id="844010976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1519546487" name="Picture">
+                        <wp:docPr id="784159616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1519546487" name="Picture"/>
+                                <pic:cNvPr id="784159616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1198772177" name="Picture">
+                        <wp:docPr id="1857067491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1198772177" name="Picture"/>
+                                <pic:cNvPr id="1857067491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="591181048" name="Picture">
+                        <wp:docPr id="512427167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="591181048" name="Picture"/>
+                                <pic:cNvPr id="512427167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335622554" name="Picture">
+                        <wp:docPr id="1558594870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335622554" name="Picture"/>
+                                <pic:cNvPr id="1558594870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="354792384" name="Picture">
+                        <wp:docPr id="570756402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="354792384" name="Picture"/>
+                                <pic:cNvPr id="570756402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="280924263" name="Picture">
+                        <wp:docPr id="1765468536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="280924263" name="Picture"/>
+                                <pic:cNvPr id="1765468536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359864288" name="Picture">
+                        <wp:docPr id="474517167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359864288" name="Picture"/>
+                                <pic:cNvPr id="474517167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="489436791" name="Picture">
+                        <wp:docPr id="1802069246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="489436791" name="Picture"/>
+                                <pic:cNvPr id="1802069246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="465702753" name="Picture">
+                        <wp:docPr id="871205555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="465702753" name="Picture"/>
+                                <pic:cNvPr id="871205555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="460762380" name="Picture">
+                        <wp:docPr id="219564169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="460762380" name="Picture"/>
+                                <pic:cNvPr id="219564169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1903566857" name="Picture">
+                        <wp:docPr id="1675515471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1903566857" name="Picture"/>
+                                <pic:cNvPr id="1675515471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="973978740" name="Picture">
+                        <wp:docPr id="799756989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="973978740" name="Picture"/>
+                                <pic:cNvPr id="799756989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1839611151" name="Picture">
+                        <wp:docPr id="1628749229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1839611151" name="Picture"/>
+                                <pic:cNvPr id="1628749229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931789509" name="Picture">
+                  <wp:docPr id="1403960054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931789509" name="Picture"/>
+                          <pic:cNvPr id="1403960054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167875727" name="Picture">
+                  <wp:docPr id="431873445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167875727" name="Picture"/>
+                          <pic:cNvPr id="431873445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604949456" name="Picture">
+                  <wp:docPr id="82921133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604949456" name="Picture"/>
+                          <pic:cNvPr id="82921133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808822950" name="Picture">
+                  <wp:docPr id="696450254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808822950" name="Picture"/>
+                          <pic:cNvPr id="696450254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902323918" name="Picture">
+                  <wp:docPr id="113763388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902323918" name="Picture"/>
+                          <pic:cNvPr id="113763388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862368332" name="Picture">
+                  <wp:docPr id="283385581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862368332" name="Picture"/>
+                          <pic:cNvPr id="283385581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1439671990" name="Picture">
+                        <wp:docPr id="451108502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1439671990" name="Picture"/>
+                                <pic:cNvPr id="451108502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111838269" name="Picture">
+                  <wp:docPr id="830157821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111838269" name="Picture"/>
+                          <pic:cNvPr id="830157821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210944962" name="Picture">
+                  <wp:docPr id="369547732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210944962" name="Picture"/>
+                          <pic:cNvPr id="369547732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627351143" name="Picture">
+                  <wp:docPr id="370225772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627351143" name="Picture"/>
+                          <pic:cNvPr id="370225772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673015856" name="Picture">
+                  <wp:docPr id="1869964583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673015856" name="Picture"/>
+                          <pic:cNvPr id="1869964583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299237306" name="Picture">
+                  <wp:docPr id="426227452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299237306" name="Picture"/>
+                          <pic:cNvPr id="426227452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021157847" name="Picture">
+                  <wp:docPr id="1666563204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021157847" name="Picture"/>
+                          <pic:cNvPr id="1666563204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1781224576" name="Picture">
+                        <wp:docPr id="162274972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1781224576" name="Picture"/>
+                                <pic:cNvPr id="162274972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1415830778" name="Picture">
+                        <wp:docPr id="907288935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1415830778" name="Picture"/>
+                                <pic:cNvPr id="907288935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692147106" name="Picture">
+                  <wp:docPr id="1596297671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692147106" name="Picture"/>
+                          <pic:cNvPr id="1596297671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630989242" name="Picture">
+                  <wp:docPr id="600369351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630989242" name="Picture"/>
+                          <pic:cNvPr id="600369351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695110635" name="Picture">
+                  <wp:docPr id="1552907083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695110635" name="Picture"/>
+                          <pic:cNvPr id="1552907083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126004878" name="Picture">
+                  <wp:docPr id="184922818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126004878" name="Picture"/>
+                          <pic:cNvPr id="184922818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501023393" name="Picture">
+                  <wp:docPr id="2086482538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501023393" name="Picture"/>
+                          <pic:cNvPr id="2086482538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203239062" name="Picture">
+                  <wp:docPr id="129593455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203239062" name="Picture"/>
+                          <pic:cNvPr id="129593455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="239381065" name="Picture">
+                        <wp:docPr id="1069820496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="239381065" name="Picture"/>
+                                <pic:cNvPr id="1069820496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799904393" name="Picture">
+                  <wp:docPr id="1941053391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799904393" name="Picture"/>
+                          <pic:cNvPr id="1941053391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368775507" name="Picture">
+                  <wp:docPr id="1999690597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368775507" name="Picture"/>
+                          <pic:cNvPr id="1999690597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610896256" name="Picture">
+                  <wp:docPr id="1498946884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610896256" name="Picture"/>
+                          <pic:cNvPr id="1498946884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807531532" name="Picture">
+                  <wp:docPr id="168599445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807531532" name="Picture"/>
+                          <pic:cNvPr id="168599445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104173526" name="Picture">
+                  <wp:docPr id="329365884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104173526" name="Picture"/>
+                          <pic:cNvPr id="329365884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210229128" name="Picture">
+                  <wp:docPr id="895908504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210229128" name="Picture"/>
+                          <pic:cNvPr id="895908504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403854719" name="Picture">
+                        <wp:docPr id="559600776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403854719" name="Picture"/>
+                                <pic:cNvPr id="559600776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251452398" name="Picture">
+                  <wp:docPr id="1120427788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251452398" name="Picture"/>
+                          <pic:cNvPr id="1120427788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912212772" name="Picture">
+                  <wp:docPr id="893467977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912212772" name="Picture"/>
+                          <pic:cNvPr id="893467977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902983199" name="Picture">
+                  <wp:docPr id="1681543584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902983199" name="Picture"/>
+                          <pic:cNvPr id="1681543584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783579159" name="Picture">
+                  <wp:docPr id="1351109396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783579159" name="Picture"/>
+                          <pic:cNvPr id="1351109396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070006494" name="Picture">
+                  <wp:docPr id="648537010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070006494" name="Picture"/>
+                          <pic:cNvPr id="648537010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405969157" name="Picture">
+                  <wp:docPr id="1052242342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405969157" name="Picture"/>
+                          <pic:cNvPr id="1052242342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603634609" name="Picture">
+                  <wp:docPr id="2121132865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603634609" name="Picture"/>
+                          <pic:cNvPr id="2121132865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820890325" name="Picture">
+                  <wp:docPr id="1159590992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820890325" name="Picture"/>
+                          <pic:cNvPr id="1159590992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510452794" name="Picture">
+                  <wp:docPr id="419540754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510452794" name="Picture"/>
+                          <pic:cNvPr id="419540754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>