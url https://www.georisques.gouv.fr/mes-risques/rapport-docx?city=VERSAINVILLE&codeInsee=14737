--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663677036" name="Picture">
+                  <wp:docPr id="257741091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663677036" name="Picture"/>
+                          <pic:cNvPr id="257741091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503399617" name="Picture">
+                  <wp:docPr id="190146230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503399617" name="Picture"/>
+                          <pic:cNvPr id="190146230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="966379853" name="Picture">
+                        <wp:docPr id="271344046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="966379853" name="Picture"/>
+                                <pic:cNvPr id="271344046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778473414" name="Picture">
+                  <wp:docPr id="300464662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778473414" name="Picture"/>
+                          <pic:cNvPr id="300464662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553704947" name="Picture">
+                  <wp:docPr id="824465760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553704947" name="Picture"/>
+                          <pic:cNvPr id="824465760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280880419" name="Picture">
+                  <wp:docPr id="375214807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280880419" name="Picture"/>
+                          <pic:cNvPr id="375214807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262286752" name="Picture">
+                  <wp:docPr id="1158236075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262286752" name="Picture"/>
+                          <pic:cNvPr id="1158236075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796276009" name="Picture">
+                  <wp:docPr id="266815734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796276009" name="Picture"/>
+                          <pic:cNvPr id="266815734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1863441660" name="Picture">
+                        <wp:docPr id="224362507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1863441660" name="Picture"/>
+                                <pic:cNvPr id="224362507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="582695924" name="Picture">
+                        <wp:docPr id="983952805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="582695924" name="Picture"/>
+                                <pic:cNvPr id="983952805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1882415188" name="Picture">
+                        <wp:docPr id="1097379933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1882415188" name="Picture"/>
+                                <pic:cNvPr id="1097379933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1371885492" name="Picture">
+                        <wp:docPr id="817106258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1371885492" name="Picture"/>
+                                <pic:cNvPr id="817106258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="89945785" name="Picture">
+                        <wp:docPr id="872822777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="89945785" name="Picture"/>
+                                <pic:cNvPr id="872822777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1194641490" name="Picture">
+                        <wp:docPr id="2022027768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1194641490" name="Picture"/>
+                                <pic:cNvPr id="2022027768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618915410" name="Picture">
+                        <wp:docPr id="361485197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618915410" name="Picture"/>
+                                <pic:cNvPr id="361485197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1370636604" name="Picture">
+                        <wp:docPr id="1943734311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1370636604" name="Picture"/>
+                                <pic:cNvPr id="1943734311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1326322387" name="Picture">
+                        <wp:docPr id="1776912164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1326322387" name="Picture"/>
+                                <pic:cNvPr id="1776912164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693713669" name="Picture">
+                        <wp:docPr id="56122815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693713669" name="Picture"/>
+                                <pic:cNvPr id="56122815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1474985394" name="Picture">
+                        <wp:docPr id="784507657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1474985394" name="Picture"/>
+                                <pic:cNvPr id="784507657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="402455883" name="Picture">
+                        <wp:docPr id="877839602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="402455883" name="Picture"/>
+                                <pic:cNvPr id="877839602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="614683288" name="Picture">
+                        <wp:docPr id="1204429210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="614683288" name="Picture"/>
+                                <pic:cNvPr id="1204429210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1616518766" name="Picture">
+                        <wp:docPr id="1756682598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1616518766" name="Picture"/>
+                                <pic:cNvPr id="1756682598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1843584340" name="Picture">
+                        <wp:docPr id="372448619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1843584340" name="Picture"/>
+                                <pic:cNvPr id="372448619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913550074" name="Picture">
+                  <wp:docPr id="1966697815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913550074" name="Picture"/>
+                          <pic:cNvPr id="1966697815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808832822" name="Picture">
+                  <wp:docPr id="940968161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808832822" name="Picture"/>
+                          <pic:cNvPr id="940968161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866324646" name="Picture">
+                  <wp:docPr id="862555052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866324646" name="Picture"/>
+                          <pic:cNvPr id="862555052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900407319" name="Picture">
+                  <wp:docPr id="1014077984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900407319" name="Picture"/>
+                          <pic:cNvPr id="1014077984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1515243743" name="Picture">
+                  <wp:docPr id="1171041566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1515243743" name="Picture"/>
+                          <pic:cNvPr id="1171041566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433258913" name="Picture">
+                  <wp:docPr id="1724112367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433258913" name="Picture"/>
+                          <pic:cNvPr id="1724112367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1833853017" name="Picture">
+                        <wp:docPr id="977600341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1833853017" name="Picture"/>
+                                <pic:cNvPr id="977600341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160742947" name="Picture">
+                  <wp:docPr id="1727758932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160742947" name="Picture"/>
+                          <pic:cNvPr id="1727758932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493740489" name="Picture">
+                  <wp:docPr id="1591164321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493740489" name="Picture"/>
+                          <pic:cNvPr id="1591164321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54462101" name="Picture">
+                  <wp:docPr id="1131728761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54462101" name="Picture"/>
+                          <pic:cNvPr id="1131728761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769329379" name="Picture">
+                  <wp:docPr id="833104865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769329379" name="Picture"/>
+                          <pic:cNvPr id="833104865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029682244" name="Picture">
+                  <wp:docPr id="2044199174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029682244" name="Picture"/>
+                          <pic:cNvPr id="2044199174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695899890" name="Picture">
+                  <wp:docPr id="1760756698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695899890" name="Picture"/>
+                          <pic:cNvPr id="1760756698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1699173355" name="Picture">
+                        <wp:docPr id="2146459017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1699173355" name="Picture"/>
+                                <pic:cNvPr id="2146459017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1073345496" name="Picture">
+                        <wp:docPr id="1434657824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1073345496" name="Picture"/>
+                                <pic:cNvPr id="1434657824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627269063" name="Picture">
+                  <wp:docPr id="677525260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627269063" name="Picture"/>
+                          <pic:cNvPr id="677525260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459483079" name="Picture">
+                  <wp:docPr id="969246336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459483079" name="Picture"/>
+                          <pic:cNvPr id="969246336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402448266" name="Picture">
+                  <wp:docPr id="1175734714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402448266" name="Picture"/>
+                          <pic:cNvPr id="1175734714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049380576" name="Picture">
+                  <wp:docPr id="509415666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049380576" name="Picture"/>
+                          <pic:cNvPr id="509415666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117040476" name="Picture">
+                  <wp:docPr id="1836514814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117040476" name="Picture"/>
+                          <pic:cNvPr id="1836514814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678669618" name="Picture">
+                  <wp:docPr id="1140437078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678669618" name="Picture"/>
+                          <pic:cNvPr id="1140437078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="673627620" name="Picture">
+                        <wp:docPr id="1164892380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="673627620" name="Picture"/>
+                                <pic:cNvPr id="1164892380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065809973" name="Picture">
+                  <wp:docPr id="1268493095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065809973" name="Picture"/>
+                          <pic:cNvPr id="1268493095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938830290" name="Picture">
+                  <wp:docPr id="51319410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938830290" name="Picture"/>
+                          <pic:cNvPr id="51319410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376067503" name="Picture">
+                  <wp:docPr id="682113088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376067503" name="Picture"/>
+                          <pic:cNvPr id="682113088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688418622" name="Picture">
+                  <wp:docPr id="425415907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688418622" name="Picture"/>
+                          <pic:cNvPr id="425415907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069124871" name="Picture">
+                  <wp:docPr id="1491130454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069124871" name="Picture"/>
+                          <pic:cNvPr id="1491130454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906188293" name="Picture">
+                  <wp:docPr id="1782063418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906188293" name="Picture"/>
+                          <pic:cNvPr id="1782063418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1150592894" name="Picture">
+                        <wp:docPr id="941505596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1150592894" name="Picture"/>
+                                <pic:cNvPr id="941505596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37401,57 +37401,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551738334" name="Picture">
+                  <wp:docPr id="1999179155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551738334" name="Picture"/>
+                          <pic:cNvPr id="1999179155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37490,57 +37490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026770552" name="Picture">
+                  <wp:docPr id="1042227350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026770552" name="Picture"/>
+                          <pic:cNvPr id="1042227350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38143,57 +38143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685978894" name="Picture">
+                  <wp:docPr id="183547898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685978894" name="Picture"/>
+                          <pic:cNvPr id="183547898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39168,57 +39168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620034616" name="Picture">
+                  <wp:docPr id="1288036189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620034616" name="Picture"/>
+                          <pic:cNvPr id="1288036189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39280,57 +39280,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063589799" name="Picture">
+                  <wp:docPr id="892377253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063589799" name="Picture"/>
+                          <pic:cNvPr id="892377253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40869,51 +40869,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">4 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -41304,57 +41304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607586242" name="Picture">
+                  <wp:docPr id="777583984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607586242" name="Picture"/>
+                          <pic:cNvPr id="777583984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1556286903" name="Picture">
+                        <wp:docPr id="309054766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1556286903" name="Picture"/>
+                                <pic:cNvPr id="309054766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44277,57 +44277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397819967" name="Picture">
+                  <wp:docPr id="1370499214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397819967" name="Picture"/>
+                          <pic:cNvPr id="1370499214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44357,57 +44357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714901317" name="Picture">
+                  <wp:docPr id="29722662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714901317" name="Picture"/>
+                          <pic:cNvPr id="29722662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44863,57 +44863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842349175" name="Picture">
+                  <wp:docPr id="1811978148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842349175" name="Picture"/>
+                          <pic:cNvPr id="1811978148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46413,51 +46413,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancien dépot de résidus de broyage</w:t>
+              <w:t xml:space="preserve">Ancien dépôt de résidus de broyage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
@@ -46981,57 +46981,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775332124" name="Picture">
+                  <wp:docPr id="14049227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775332124" name="Picture"/>
+                          <pic:cNvPr id="14049227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47061,57 +47061,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801859659" name="Picture">
+                  <wp:docPr id="2066494850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801859659" name="Picture"/>
+                          <pic:cNvPr id="2066494850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47549,57 +47549,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413093505" name="Picture">
+                  <wp:docPr id="1264545999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413093505" name="Picture"/>
+                          <pic:cNvPr id="1264545999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48400,51 +48400,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">4 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -48647,332 +48647,655 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3794542" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3794542</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt de déchets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3793313" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3793313</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usine de traitement des ordures </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...118 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP504083" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP504083</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GUY DAUPGIN ENVIRONNEMENT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP0006583" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">GUY DAUPGIN ENVIRONNEMENT</w:t>
+              <w:t xml:space="preserve">SSP0006583</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-          <w:tcPr>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">En arrêt</w:t>
+              <w:t xml:space="preserve">Ancien dépôt de résidus de broyage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En activité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traitement de déchets industriels</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10620"/>
+          <w:trHeight w:hRule="exact" w:val="10140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>