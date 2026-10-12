--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759986031" name="Picture">
+                  <wp:docPr id="154484579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759986031" name="Picture"/>
+                          <pic:cNvPr id="154484579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280509353" name="Picture">
+                  <wp:docPr id="143273137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280509353" name="Picture"/>
+                          <pic:cNvPr id="143273137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579704303" name="Picture">
+                        <wp:docPr id="1939254404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579704303" name="Picture"/>
+                                <pic:cNvPr id="1939254404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166227650" name="Picture">
+                  <wp:docPr id="185102770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166227650" name="Picture"/>
+                          <pic:cNvPr id="185102770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471844115" name="Picture">
+                  <wp:docPr id="989045203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471844115" name="Picture"/>
+                          <pic:cNvPr id="989045203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289406202" name="Picture">
+                  <wp:docPr id="1296321546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289406202" name="Picture"/>
+                          <pic:cNvPr id="1296321546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857416447" name="Picture">
+                  <wp:docPr id="39547282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857416447" name="Picture"/>
+                          <pic:cNvPr id="39547282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665503754" name="Picture">
+                  <wp:docPr id="1211121315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665503754" name="Picture"/>
+                          <pic:cNvPr id="1211121315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1877488499" name="Picture">
+                        <wp:docPr id="2100222925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1877488499" name="Picture"/>
+                                <pic:cNvPr id="2100222925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1305053166" name="Picture">
+                        <wp:docPr id="307937298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1305053166" name="Picture"/>
+                                <pic:cNvPr id="307937298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1829556440" name="Picture">
+                        <wp:docPr id="955286823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1829556440" name="Picture"/>
+                                <pic:cNvPr id="955286823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="18036379" name="Picture">
+                        <wp:docPr id="566286884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="18036379" name="Picture"/>
+                                <pic:cNvPr id="566286884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1134797289" name="Picture">
+                        <wp:docPr id="1620402183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1134797289" name="Picture"/>
+                                <pic:cNvPr id="1620402183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="997807070" name="Picture">
+                        <wp:docPr id="1691473626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="997807070" name="Picture"/>
+                                <pic:cNvPr id="1691473626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="209549293" name="Picture">
+                        <wp:docPr id="350908732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="209549293" name="Picture"/>
+                                <pic:cNvPr id="350908732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096251454" name="Picture">
+                        <wp:docPr id="334732955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096251454" name="Picture"/>
+                                <pic:cNvPr id="334732955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2123207540" name="Picture">
+                        <wp:docPr id="22743061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2123207540" name="Picture"/>
+                                <pic:cNvPr id="22743061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1301793074" name="Picture">
+                        <wp:docPr id="1486334715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1301793074" name="Picture"/>
+                                <pic:cNvPr id="1486334715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1785620493" name="Picture">
+                        <wp:docPr id="980544779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1785620493" name="Picture"/>
+                                <pic:cNvPr id="980544779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1894758509" name="Picture">
+                        <wp:docPr id="224572524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1894758509" name="Picture"/>
+                                <pic:cNvPr id="224572524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1184042998" name="Picture">
+                        <wp:docPr id="1720486937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1184042998" name="Picture"/>
+                                <pic:cNvPr id="1720486937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1785377328" name="Picture">
+                        <wp:docPr id="2119551297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1785377328" name="Picture"/>
+                                <pic:cNvPr id="2119551297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="719550579" name="Picture">
+                        <wp:docPr id="1540073669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="719550579" name="Picture"/>
+                                <pic:cNvPr id="1540073669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1594233526" name="Picture">
+                        <wp:docPr id="977147591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1594233526" name="Picture"/>
+                                <pic:cNvPr id="977147591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1321418635" name="Picture">
+                        <wp:docPr id="1337959015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1321418635" name="Picture"/>
+                                <pic:cNvPr id="1337959015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2071090602" name="Picture">
+                        <wp:docPr id="33991833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2071090602" name="Picture"/>
+                                <pic:cNvPr id="33991833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095588163" name="Picture">
+                  <wp:docPr id="1283476193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095588163" name="Picture"/>
+                          <pic:cNvPr id="1283476193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072524477" name="Picture">
+                  <wp:docPr id="595280567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072524477" name="Picture"/>
+                          <pic:cNvPr id="595280567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197024056" name="Picture">
+                  <wp:docPr id="1712595716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197024056" name="Picture"/>
+                          <pic:cNvPr id="1712595716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117790244" name="Picture">
+                  <wp:docPr id="1068420831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117790244" name="Picture"/>
+                          <pic:cNvPr id="1068420831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768810651" name="Picture">
+                  <wp:docPr id="1768024407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768810651" name="Picture"/>
+                          <pic:cNvPr id="1768024407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375223569" name="Picture">
+                  <wp:docPr id="2028100619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375223569" name="Picture"/>
+                          <pic:cNvPr id="2028100619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="553932429" name="Picture">
+                        <wp:docPr id="1702299076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="553932429" name="Picture"/>
+                                <pic:cNvPr id="1702299076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471933159" name="Picture">
+                  <wp:docPr id="1326139888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471933159" name="Picture"/>
+                          <pic:cNvPr id="1326139888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429636439" name="Picture">
+                  <wp:docPr id="731068554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429636439" name="Picture"/>
+                          <pic:cNvPr id="731068554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443172674" name="Picture">
+                  <wp:docPr id="1989628185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443172674" name="Picture"/>
+                          <pic:cNvPr id="1989628185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930235032" name="Picture">
+                  <wp:docPr id="619120886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930235032" name="Picture"/>
+                          <pic:cNvPr id="619120886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968506443" name="Picture">
+                  <wp:docPr id="57660544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968506443" name="Picture"/>
+                          <pic:cNvPr id="57660544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131038468" name="Picture">
+                  <wp:docPr id="1755079085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131038468" name="Picture"/>
+                          <pic:cNvPr id="1755079085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476612122" name="Picture">
+                        <wp:docPr id="1450839541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476612122" name="Picture"/>
+                                <pic:cNvPr id="1450839541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="931040392" name="Picture">
+                        <wp:docPr id="1393887518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="931040392" name="Picture"/>
+                                <pic:cNvPr id="1393887518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975491069" name="Picture">
+                  <wp:docPr id="1426502444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975491069" name="Picture"/>
+                          <pic:cNvPr id="1426502444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464328186" name="Picture">
+                  <wp:docPr id="646118029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464328186" name="Picture"/>
+                          <pic:cNvPr id="646118029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807082266" name="Picture">
+                  <wp:docPr id="1942155786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807082266" name="Picture"/>
+                          <pic:cNvPr id="1942155786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162435722" name="Picture">
+                  <wp:docPr id="390127649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162435722" name="Picture"/>
+                          <pic:cNvPr id="390127649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172931162" name="Picture">
+                  <wp:docPr id="1954105770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172931162" name="Picture"/>
+                          <pic:cNvPr id="1954105770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008979017" name="Picture">
+                  <wp:docPr id="1527711134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008979017" name="Picture"/>
+                          <pic:cNvPr id="1527711134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2117561873" name="Picture">
+                        <wp:docPr id="59168140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2117561873" name="Picture"/>
+                                <pic:cNvPr id="59168140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557439514" name="Picture">
+                  <wp:docPr id="545653655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557439514" name="Picture"/>
+                          <pic:cNvPr id="545653655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655513631" name="Picture">
+                  <wp:docPr id="1825954696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655513631" name="Picture"/>
+                          <pic:cNvPr id="1825954696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458731720" name="Picture">
+                  <wp:docPr id="1641403666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458731720" name="Picture"/>
+                          <pic:cNvPr id="1641403666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834701581" name="Picture">
+                  <wp:docPr id="1329979969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834701581" name="Picture"/>
+                          <pic:cNvPr id="1329979969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081950857" name="Picture">
+                  <wp:docPr id="1443327587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081950857" name="Picture"/>
+                          <pic:cNvPr id="1443327587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912256089" name="Picture">
+                  <wp:docPr id="842947001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912256089" name="Picture"/>
+                          <pic:cNvPr id="842947001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="473209361" name="Picture">
+                        <wp:docPr id="538512111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="473209361" name="Picture"/>
+                                <pic:cNvPr id="538512111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438679274" name="Picture">
+                  <wp:docPr id="1613393092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438679274" name="Picture"/>
+                          <pic:cNvPr id="1613393092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565820711" name="Picture">
+                  <wp:docPr id="92749103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565820711" name="Picture"/>
+                          <pic:cNvPr id="92749103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="922521803" name="Picture">
+                  <wp:docPr id="331524550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="922521803" name="Picture"/>
+                          <pic:cNvPr id="331524550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821374516" name="Picture">
+                  <wp:docPr id="759295388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821374516" name="Picture"/>
+                          <pic:cNvPr id="759295388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394193265" name="Picture">
+                  <wp:docPr id="1862987162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394193265" name="Picture"/>
+                          <pic:cNvPr id="1862987162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719272528" name="Picture">
+                  <wp:docPr id="1513721213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719272528" name="Picture"/>
+                          <pic:cNvPr id="1513721213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205677522" name="Picture">
+                  <wp:docPr id="1720679241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205677522" name="Picture"/>
+                          <pic:cNvPr id="1720679241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="344167107" name="Picture">
+                  <wp:docPr id="1892368512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="344167107" name="Picture"/>
+                          <pic:cNvPr id="1892368512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222847467" name="Picture">
+                  <wp:docPr id="740057121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222847467" name="Picture"/>
+                          <pic:cNvPr id="740057121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255863374" name="Picture">
+                  <wp:docPr id="2135923413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255863374" name="Picture"/>
+                          <pic:cNvPr id="2135923413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424255356" name="Picture">
+                  <wp:docPr id="1643767212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424255356" name="Picture"/>
+                          <pic:cNvPr id="1643767212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310040223" name="Picture">
+                  <wp:docPr id="1540529980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310040223" name="Picture"/>
+                          <pic:cNvPr id="1540529980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303675458" name="Picture">
+                  <wp:docPr id="942546915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303675458" name="Picture"/>
+                          <pic:cNvPr id="942546915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838445188" name="Picture">
+                  <wp:docPr id="686479474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838445188" name="Picture"/>
+                          <pic:cNvPr id="686479474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145475748" name="Picture">
+                  <wp:docPr id="171439772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145475748" name="Picture"/>
+                          <pic:cNvPr id="171439772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>