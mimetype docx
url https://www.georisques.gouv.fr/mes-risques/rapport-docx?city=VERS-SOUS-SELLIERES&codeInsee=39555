--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158212792" name="Picture">
+                  <wp:docPr id="978887129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158212792" name="Picture"/>
+                          <pic:cNvPr id="978887129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664225687" name="Picture">
+                  <wp:docPr id="536808835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664225687" name="Picture"/>
+                          <pic:cNvPr id="536808835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2010294788" name="Picture">
+                        <wp:docPr id="530289153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2010294788" name="Picture"/>
+                                <pic:cNvPr id="530289153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703022619" name="Picture">
+                  <wp:docPr id="919584702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703022619" name="Picture"/>
+                          <pic:cNvPr id="919584702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102361076" name="Picture">
+                  <wp:docPr id="1094443012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102361076" name="Picture"/>
+                          <pic:cNvPr id="1094443012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250706184" name="Picture">
+                  <wp:docPr id="1157452149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250706184" name="Picture"/>
+                          <pic:cNvPr id="1157452149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360015810" name="Picture">
+                  <wp:docPr id="197053448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360015810" name="Picture"/>
+                          <pic:cNvPr id="197053448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041666602" name="Picture">
+                  <wp:docPr id="559850238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041666602" name="Picture"/>
+                          <pic:cNvPr id="559850238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274988306" name="Picture">
+                        <wp:docPr id="1584327045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274988306" name="Picture"/>
+                                <pic:cNvPr id="1584327045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="508446230" name="Picture">
+                        <wp:docPr id="1140796965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="508446230" name="Picture"/>
+                                <pic:cNvPr id="1140796965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1896078716" name="Picture">
+                        <wp:docPr id="14187792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1896078716" name="Picture"/>
+                                <pic:cNvPr id="14187792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="758518297" name="Picture">
+                        <wp:docPr id="2043773857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="758518297" name="Picture"/>
+                                <pic:cNvPr id="2043773857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="729123679" name="Picture">
+                        <wp:docPr id="1963915117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="729123679" name="Picture"/>
+                                <pic:cNvPr id="1963915117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2116533577" name="Picture">
+                        <wp:docPr id="445362704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2116533577" name="Picture"/>
+                                <pic:cNvPr id="445362704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1709811373" name="Picture">
+                        <wp:docPr id="1046448461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1709811373" name="Picture"/>
+                                <pic:cNvPr id="1046448461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="651826174" name="Picture">
+                        <wp:docPr id="717655037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="651826174" name="Picture"/>
+                                <pic:cNvPr id="717655037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1819569744" name="Picture">
+                        <wp:docPr id="2071198319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1819569744" name="Picture"/>
+                                <pic:cNvPr id="2071198319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157457870" name="Picture">
+                        <wp:docPr id="1354421494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157457870" name="Picture"/>
+                                <pic:cNvPr id="1354421494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="619713063" name="Picture">
+                        <wp:docPr id="1087700455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="619713063" name="Picture"/>
+                                <pic:cNvPr id="1087700455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1119048841" name="Picture">
+                        <wp:docPr id="1759725346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1119048841" name="Picture"/>
+                                <pic:cNvPr id="1759725346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1852963056" name="Picture">
+                        <wp:docPr id="614203077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1852963056" name="Picture"/>
+                                <pic:cNvPr id="614203077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1294744741" name="Picture">
+                        <wp:docPr id="1524800811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1294744741" name="Picture"/>
+                                <pic:cNvPr id="1524800811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="143489138" name="Picture">
+                        <wp:docPr id="1032451299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="143489138" name="Picture"/>
+                                <pic:cNvPr id="1032451299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179074537" name="Picture">
+                  <wp:docPr id="927056011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179074537" name="Picture"/>
+                          <pic:cNvPr id="927056011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390691824" name="Picture">
+                  <wp:docPr id="1360293423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390691824" name="Picture"/>
+                          <pic:cNvPr id="1360293423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040747655" name="Picture">
+                  <wp:docPr id="915919154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040747655" name="Picture"/>
+                          <pic:cNvPr id="915919154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372606985" name="Picture">
+                  <wp:docPr id="724705653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372606985" name="Picture"/>
+                          <pic:cNvPr id="724705653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1961855986" name="Picture">
+                  <wp:docPr id="174532680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1961855986" name="Picture"/>
+                          <pic:cNvPr id="174532680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429319739" name="Picture">
+                  <wp:docPr id="1570847558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429319739" name="Picture"/>
+                          <pic:cNvPr id="1570847558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1051556015" name="Picture">
+                        <wp:docPr id="1266832081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1051556015" name="Picture"/>
+                                <pic:cNvPr id="1266832081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551889880" name="Picture">
+                  <wp:docPr id="1693454647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551889880" name="Picture"/>
+                          <pic:cNvPr id="1693454647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1202863785" name="Picture">
+                  <wp:docPr id="978376808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1202863785" name="Picture"/>
+                          <pic:cNvPr id="978376808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302993136" name="Picture">
+                  <wp:docPr id="1662849321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302993136" name="Picture"/>
+                          <pic:cNvPr id="1662849321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791924921" name="Picture">
+                  <wp:docPr id="1989418801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791924921" name="Picture"/>
+                          <pic:cNvPr id="1989418801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556515020" name="Picture">
+                  <wp:docPr id="137615480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556515020" name="Picture"/>
+                          <pic:cNvPr id="137615480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151744552" name="Picture">
+                  <wp:docPr id="1930092475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151744552" name="Picture"/>
+                          <pic:cNvPr id="1930092475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293897661" name="Picture">
+                        <wp:docPr id="726646044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293897661" name="Picture"/>
+                                <pic:cNvPr id="726646044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1535635400" name="Picture">
+                        <wp:docPr id="1138564182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1535635400" name="Picture"/>
+                                <pic:cNvPr id="1138564182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045895745" name="Picture">
+                  <wp:docPr id="121036408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045895745" name="Picture"/>
+                          <pic:cNvPr id="121036408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="579739471" name="Picture">
+                  <wp:docPr id="237467550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="579739471" name="Picture"/>
+                          <pic:cNvPr id="237467550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008311343" name="Picture">
+                  <wp:docPr id="144111405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008311343" name="Picture"/>
+                          <pic:cNvPr id="144111405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386234809" name="Picture">
+                  <wp:docPr id="222048859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386234809" name="Picture"/>
+                          <pic:cNvPr id="222048859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_41.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420341899" name="Picture">
+                  <wp:docPr id="80678516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420341899" name="Picture"/>
+                          <pic:cNvPr id="80678516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691020454" name="Picture">
+                  <wp:docPr id="168774612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691020454" name="Picture"/>
+                          <pic:cNvPr id="168774612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_40.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1144148722" name="Picture">
+                        <wp:docPr id="1333529938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1144148722" name="Picture"/>
+                                <pic:cNvPr id="1333529938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33507,57 +33507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298435306" name="Picture">
+                  <wp:docPr id="861705222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298435306" name="Picture"/>
+                          <pic:cNvPr id="861705222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33596,57 +33596,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718421975" name="Picture">
+                  <wp:docPr id="1379186862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718421975" name="Picture"/>
+                          <pic:cNvPr id="1379186862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34240,57 +34240,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082557373" name="Picture">
+                  <wp:docPr id="2106403111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082557373" name="Picture"/>
+                          <pic:cNvPr id="2106403111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35238,57 +35238,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526630362" name="Picture">
+                  <wp:docPr id="91129724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526630362" name="Picture"/>
+                          <pic:cNvPr id="91129724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35341,57 +35341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359870352" name="Picture">
+                  <wp:docPr id="77803809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359870352" name="Picture"/>
+                          <pic:cNvPr id="77803809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36718,57 +36718,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424351123" name="Picture">
+                  <wp:docPr id="1881548116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424351123" name="Picture"/>
+                          <pic:cNvPr id="1881548116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37861,57 +37861,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="844041477" name="Picture">
+                        <wp:docPr id="1267295355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="844041477" name="Picture"/>
+                                <pic:cNvPr id="1267295355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39229,57 +39229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113341139" name="Picture">
+                  <wp:docPr id="2025979966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113341139" name="Picture"/>
+                          <pic:cNvPr id="2025979966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39318,57 +39318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145827512" name="Picture">
+                  <wp:docPr id="2028476897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145827512" name="Picture"/>
+                          <pic:cNvPr id="2028476897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39950,57 +39950,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572203699" name="Picture">
+                  <wp:docPr id="1428637707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572203699" name="Picture"/>
+                          <pic:cNvPr id="1428637707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40894,57 +40894,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484472606" name="Picture">
+                  <wp:docPr id="396616083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484472606" name="Picture"/>
+                          <pic:cNvPr id="396616083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41006,57 +41006,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="878781007" name="Picture">
+                  <wp:docPr id="52559555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="878781007" name="Picture"/>
+                          <pic:cNvPr id="52559555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42247,51 +42247,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">4 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">5 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -42665,57 +42665,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704462320" name="Picture">
+                  <wp:docPr id="962634500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704462320" name="Picture"/>
+                          <pic:cNvPr id="962634500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43844,57 +43844,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289774205" name="Picture">
+                  <wp:docPr id="37432517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289774205" name="Picture"/>
+                          <pic:cNvPr id="37432517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43924,57 +43924,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124547380" name="Picture">
+                  <wp:docPr id="762842425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124547380" name="Picture"/>
+                          <pic:cNvPr id="762842425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44412,57 +44412,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701091996" name="Picture">
+                  <wp:docPr id="876643598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701091996" name="Picture"/>
+                          <pic:cNvPr id="876643598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45263,51 +45263,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">5 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -45990,168 +45990,326 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3851322" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3851322</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décharge sauvage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3849289" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3849289</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Scierie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Indéterminé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="rowBase|10"/>
+              <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10140"/>
+          <w:trHeight w:hRule="exact" w:val="9900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>