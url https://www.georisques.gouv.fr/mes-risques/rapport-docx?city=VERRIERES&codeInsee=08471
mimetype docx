--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618608094" name="Picture">
+                  <wp:docPr id="153890566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618608094" name="Picture"/>
+                          <pic:cNvPr id="153890566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387214209" name="Picture">
+                  <wp:docPr id="1103368929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387214209" name="Picture"/>
+                          <pic:cNvPr id="1103368929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="897087246" name="Picture">
+                        <wp:docPr id="46541466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="897087246" name="Picture"/>
+                                <pic:cNvPr id="46541466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798739435" name="Picture">
+                  <wp:docPr id="1963955741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798739435" name="Picture"/>
+                          <pic:cNvPr id="1963955741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956961391" name="Picture">
+                  <wp:docPr id="1212699381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956961391" name="Picture"/>
+                          <pic:cNvPr id="1212699381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086672492" name="Picture">
+                  <wp:docPr id="1983855469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086672492" name="Picture"/>
+                          <pic:cNvPr id="1983855469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356799345" name="Picture">
+                  <wp:docPr id="2095522131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356799345" name="Picture"/>
+                          <pic:cNvPr id="2095522131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892291415" name="Picture">
+                  <wp:docPr id="313736453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892291415" name="Picture"/>
+                          <pic:cNvPr id="313736453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="578453040" name="Picture">
+                        <wp:docPr id="379402851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="578453040" name="Picture"/>
+                                <pic:cNvPr id="379402851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="398163690" name="Picture">
+                        <wp:docPr id="1074594563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="398163690" name="Picture"/>
+                                <pic:cNvPr id="1074594563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1538861295" name="Picture">
+                        <wp:docPr id="1247204090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1538861295" name="Picture"/>
+                                <pic:cNvPr id="1247204090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1261444445" name="Picture">
+                        <wp:docPr id="562211965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1261444445" name="Picture"/>
+                                <pic:cNvPr id="562211965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1069449640" name="Picture">
+                        <wp:docPr id="1447419958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1069449640" name="Picture"/>
+                                <pic:cNvPr id="1447419958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1571170206" name="Picture">
+                        <wp:docPr id="213941661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1571170206" name="Picture"/>
+                                <pic:cNvPr id="213941661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="236374817" name="Picture">
+                        <wp:docPr id="1918354507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="236374817" name="Picture"/>
+                                <pic:cNvPr id="1918354507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="609644549" name="Picture">
+                        <wp:docPr id="1842526637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="609644549" name="Picture"/>
+                                <pic:cNvPr id="1842526637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1006411869" name="Picture">
+                        <wp:docPr id="970867346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1006411869" name="Picture"/>
+                                <pic:cNvPr id="970867346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="309829289" name="Picture">
+                        <wp:docPr id="156992926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="309829289" name="Picture"/>
+                                <pic:cNvPr id="156992926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350684553" name="Picture">
+                        <wp:docPr id="1328342770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350684553" name="Picture"/>
+                                <pic:cNvPr id="1328342770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="573821810" name="Picture">
+                        <wp:docPr id="1163809840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="573821810" name="Picture"/>
+                                <pic:cNvPr id="1163809840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546646844" name="Picture">
+                        <wp:docPr id="601676212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546646844" name="Picture"/>
+                                <pic:cNvPr id="601676212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="172042702" name="Picture">
+                        <wp:docPr id="446456170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="172042702" name="Picture"/>
+                                <pic:cNvPr id="446456170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2118630607" name="Picture">
+                        <wp:docPr id="1381401052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2118630607" name="Picture"/>
+                                <pic:cNvPr id="1381401052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692015440" name="Picture">
+                  <wp:docPr id="79823056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692015440" name="Picture"/>
+                          <pic:cNvPr id="79823056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413760469" name="Picture">
+                  <wp:docPr id="679078956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413760469" name="Picture"/>
+                          <pic:cNvPr id="679078956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733148338" name="Picture">
+                  <wp:docPr id="327908626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733148338" name="Picture"/>
+                          <pic:cNvPr id="327908626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858139722" name="Picture">
+                  <wp:docPr id="1331750427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858139722" name="Picture"/>
+                          <pic:cNvPr id="1331750427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617708709" name="Picture">
+                  <wp:docPr id="1958057991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617708709" name="Picture"/>
+                          <pic:cNvPr id="1958057991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1175786294" name="Picture">
+                  <wp:docPr id="1353472245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1175786294" name="Picture"/>
+                          <pic:cNvPr id="1353472245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="399337440" name="Picture">
+                        <wp:docPr id="1692926785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="399337440" name="Picture"/>
+                                <pic:cNvPr id="1692926785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746734025" name="Picture">
+                  <wp:docPr id="441412098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746734025" name="Picture"/>
+                          <pic:cNvPr id="441412098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592483848" name="Picture">
+                  <wp:docPr id="467228981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592483848" name="Picture"/>
+                          <pic:cNvPr id="467228981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599997925" name="Picture">
+                  <wp:docPr id="1066382084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599997925" name="Picture"/>
+                          <pic:cNvPr id="1066382084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608928803" name="Picture">
+                  <wp:docPr id="143227753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608928803" name="Picture"/>
+                          <pic:cNvPr id="143227753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401441194" name="Picture">
+                  <wp:docPr id="1869476858" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401441194" name="Picture"/>
+                          <pic:cNvPr id="1869476858" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996238865" name="Picture">
+                  <wp:docPr id="560237824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996238865" name="Picture"/>
+                          <pic:cNvPr id="560237824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1769297541" name="Picture">
+                        <wp:docPr id="82566054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1769297541" name="Picture"/>
+                                <pic:cNvPr id="82566054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494545492" name="Picture">
+                  <wp:docPr id="23222966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494545492" name="Picture"/>
+                          <pic:cNvPr id="23222966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458861990" name="Picture">
+                  <wp:docPr id="993455188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458861990" name="Picture"/>
+                          <pic:cNvPr id="993455188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368047697" name="Picture">
+                  <wp:docPr id="1619352514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368047697" name="Picture"/>
+                          <pic:cNvPr id="1619352514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826121895" name="Picture">
+                  <wp:docPr id="424647577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826121895" name="Picture"/>
+                          <pic:cNvPr id="424647577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106741169" name="Picture">
+                  <wp:docPr id="481496087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106741169" name="Picture"/>
+                          <pic:cNvPr id="481496087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864308524" name="Picture">
+                  <wp:docPr id="1754612348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864308524" name="Picture"/>
+                          <pic:cNvPr id="1754612348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="487774644" name="Picture">
+                        <wp:docPr id="2071001192" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="487774644" name="Picture"/>
+                                <pic:cNvPr id="2071001192" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178461517" name="Picture">
+                  <wp:docPr id="968147928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178461517" name="Picture"/>
+                          <pic:cNvPr id="968147928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951888458" name="Picture">
+                  <wp:docPr id="1154285683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951888458" name="Picture"/>
+                          <pic:cNvPr id="1154285683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347228053" name="Picture">
+                  <wp:docPr id="736369590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347228053" name="Picture"/>
+                          <pic:cNvPr id="736369590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819258917" name="Picture">
+                  <wp:docPr id="1614982264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819258917" name="Picture"/>
+                          <pic:cNvPr id="1614982264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263811960" name="Picture">
+                  <wp:docPr id="1116328248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263811960" name="Picture"/>
+                          <pic:cNvPr id="1116328248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930023599" name="Picture">
+                  <wp:docPr id="971076978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930023599" name="Picture"/>
+                          <pic:cNvPr id="971076978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1354643761" name="Picture">
+                        <wp:docPr id="1885512610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1354643761" name="Picture"/>
+                                <pic:cNvPr id="1885512610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434695760" name="Picture">
+                  <wp:docPr id="829029796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434695760" name="Picture"/>
+                          <pic:cNvPr id="829029796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943598573" name="Picture">
+                  <wp:docPr id="1416837016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943598573" name="Picture"/>
+                          <pic:cNvPr id="1416837016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765302740" name="Picture">
+                  <wp:docPr id="1189772517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765302740" name="Picture"/>
+                          <pic:cNvPr id="1189772517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683046609" name="Picture">
+                  <wp:docPr id="2041563512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683046609" name="Picture"/>
+                          <pic:cNvPr id="2041563512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616025356" name="Picture">
+                  <wp:docPr id="304559125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616025356" name="Picture"/>
+                          <pic:cNvPr id="304559125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54196735" name="Picture">
+                  <wp:docPr id="940680987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54196735" name="Picture"/>
+                          <pic:cNvPr id="940680987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196348792" name="Picture">
+                  <wp:docPr id="692753384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196348792" name="Picture"/>
+                          <pic:cNvPr id="692753384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067161813" name="Picture">
+                  <wp:docPr id="666365186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067161813" name="Picture"/>
+                          <pic:cNvPr id="666365186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347777626" name="Picture">
+                  <wp:docPr id="2115373903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347777626" name="Picture"/>
+                          <pic:cNvPr id="2115373903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>