--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642408089" name="Picture">
+                  <wp:docPr id="827278160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642408089" name="Picture"/>
+                          <pic:cNvPr id="827278160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874555642" name="Picture">
+                  <wp:docPr id="2042048066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874555642" name="Picture"/>
+                          <pic:cNvPr id="2042048066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1972518783" name="Picture">
+                        <wp:docPr id="1403363459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1972518783" name="Picture"/>
+                                <pic:cNvPr id="1403363459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954825989" name="Picture">
+                  <wp:docPr id="1461372895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954825989" name="Picture"/>
+                          <pic:cNvPr id="1461372895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652818763" name="Picture">
+                  <wp:docPr id="224241633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652818763" name="Picture"/>
+                          <pic:cNvPr id="224241633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101056377" name="Picture">
+                  <wp:docPr id="1507428021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101056377" name="Picture"/>
+                          <pic:cNvPr id="1507428021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856615183" name="Picture">
+                  <wp:docPr id="449364424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856615183" name="Picture"/>
+                          <pic:cNvPr id="449364424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88218803" name="Picture">
+                  <wp:docPr id="2021684213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88218803" name="Picture"/>
+                          <pic:cNvPr id="2021684213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="597814359" name="Picture">
+                        <wp:docPr id="1716380044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="597814359" name="Picture"/>
+                                <pic:cNvPr id="1716380044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1055578092" name="Picture">
+                        <wp:docPr id="1267320598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1055578092" name="Picture"/>
+                                <pic:cNvPr id="1267320598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2051723606" name="Picture">
+                        <wp:docPr id="1129897094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2051723606" name="Picture"/>
+                                <pic:cNvPr id="1129897094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="927112089" name="Picture">
+                        <wp:docPr id="1155143462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="927112089" name="Picture"/>
+                                <pic:cNvPr id="1155143462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="83411259" name="Picture">
+                        <wp:docPr id="1286711369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="83411259" name="Picture"/>
+                                <pic:cNvPr id="1286711369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096172133" name="Picture">
+                        <wp:docPr id="182199526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096172133" name="Picture"/>
+                                <pic:cNvPr id="182199526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1721347530" name="Picture">
+                        <wp:docPr id="600425981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1721347530" name="Picture"/>
+                                <pic:cNvPr id="600425981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476253881" name="Picture">
+                        <wp:docPr id="405524424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476253881" name="Picture"/>
+                                <pic:cNvPr id="405524424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2088343700" name="Picture">
+                        <wp:docPr id="1767138984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2088343700" name="Picture"/>
+                                <pic:cNvPr id="1767138984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1462580014" name="Picture">
+                        <wp:docPr id="2003213550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1462580014" name="Picture"/>
+                                <pic:cNvPr id="2003213550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="345481763" name="Picture">
+                        <wp:docPr id="657098991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="345481763" name="Picture"/>
+                                <pic:cNvPr id="657098991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="58856223" name="Picture">
+                        <wp:docPr id="675307620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="58856223" name="Picture"/>
+                                <pic:cNvPr id="675307620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1114755336" name="Picture">
+                        <wp:docPr id="451437511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1114755336" name="Picture"/>
+                                <pic:cNvPr id="451437511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="223263631" name="Picture">
+                        <wp:docPr id="137144736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="223263631" name="Picture"/>
+                                <pic:cNvPr id="137144736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="135896219" name="Picture">
+                        <wp:docPr id="1993115692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="135896219" name="Picture"/>
+                                <pic:cNvPr id="1993115692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499569319" name="Picture">
+                  <wp:docPr id="68758854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499569319" name="Picture"/>
+                          <pic:cNvPr id="68758854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972178521" name="Picture">
+                  <wp:docPr id="1831121526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972178521" name="Picture"/>
+                          <pic:cNvPr id="1831121526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374993145" name="Picture">
+                  <wp:docPr id="478729143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374993145" name="Picture"/>
+                          <pic:cNvPr id="478729143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708779421" name="Picture">
+                  <wp:docPr id="816356038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708779421" name="Picture"/>
+                          <pic:cNvPr id="816356038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665953483" name="Picture">
+                  <wp:docPr id="301784294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665953483" name="Picture"/>
+                          <pic:cNvPr id="301784294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632369662" name="Picture">
+                  <wp:docPr id="2096143379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632369662" name="Picture"/>
+                          <pic:cNvPr id="2096143379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="444913567" name="Picture">
+                        <wp:docPr id="1307188367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="444913567" name="Picture"/>
+                                <pic:cNvPr id="1307188367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557421602" name="Picture">
+                  <wp:docPr id="1968056936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557421602" name="Picture"/>
+                          <pic:cNvPr id="1968056936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522189408" name="Picture">
+                  <wp:docPr id="1090071497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522189408" name="Picture"/>
+                          <pic:cNvPr id="1090071497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723783303" name="Picture">
+                  <wp:docPr id="1567250749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723783303" name="Picture"/>
+                          <pic:cNvPr id="1567250749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087919124" name="Picture">
+                  <wp:docPr id="650532579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087919124" name="Picture"/>
+                          <pic:cNvPr id="650532579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1470284421" name="Picture">
+                  <wp:docPr id="289118507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1470284421" name="Picture"/>
+                          <pic:cNvPr id="289118507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227471038" name="Picture">
+                  <wp:docPr id="1443082252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227471038" name="Picture"/>
+                          <pic:cNvPr id="1443082252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1398485297" name="Picture">
+                        <wp:docPr id="1245579835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1398485297" name="Picture"/>
+                                <pic:cNvPr id="1245579835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1947291665" name="Picture">
+                        <wp:docPr id="1841460350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1947291665" name="Picture"/>
+                                <pic:cNvPr id="1841460350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2118722843" name="Picture">
+                  <wp:docPr id="1461179439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2118722843" name="Picture"/>
+                          <pic:cNvPr id="1461179439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240182379" name="Picture">
+                  <wp:docPr id="810492357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240182379" name="Picture"/>
+                          <pic:cNvPr id="810492357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989297073" name="Picture">
+                  <wp:docPr id="614560653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989297073" name="Picture"/>
+                          <pic:cNvPr id="614560653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804533298" name="Picture">
+                  <wp:docPr id="2071743898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804533298" name="Picture"/>
+                          <pic:cNvPr id="2071743898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923813799" name="Picture">
+                  <wp:docPr id="2052696789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923813799" name="Picture"/>
+                          <pic:cNvPr id="2052696789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088632390" name="Picture">
+                  <wp:docPr id="1478303145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088632390" name="Picture"/>
+                          <pic:cNvPr id="1478303145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="781177409" name="Picture">
+                        <wp:docPr id="341582044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="781177409" name="Picture"/>
+                                <pic:cNvPr id="341582044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578784230" name="Picture">
+                  <wp:docPr id="605849515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578784230" name="Picture"/>
+                          <pic:cNvPr id="605849515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690945494" name="Picture">
+                  <wp:docPr id="1671765670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690945494" name="Picture"/>
+                          <pic:cNvPr id="1671765670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453359411" name="Picture">
+                  <wp:docPr id="1911792720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453359411" name="Picture"/>
+                          <pic:cNvPr id="1911792720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20939741" name="Picture">
+                  <wp:docPr id="102875043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20939741" name="Picture"/>
+                          <pic:cNvPr id="102875043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105925880" name="Picture">
+                  <wp:docPr id="802732787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105925880" name="Picture"/>
+                          <pic:cNvPr id="802732787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578693347" name="Picture">
+                  <wp:docPr id="1490434478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578693347" name="Picture"/>
+                          <pic:cNvPr id="1490434478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909542706" name="Picture">
+                        <wp:docPr id="1594049994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909542706" name="Picture"/>
+                                <pic:cNvPr id="1594049994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059099476" name="Picture">
+                  <wp:docPr id="1084096130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059099476" name="Picture"/>
+                          <pic:cNvPr id="1084096130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027448471" name="Picture">
+                  <wp:docPr id="99999310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027448471" name="Picture"/>
+                          <pic:cNvPr id="99999310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360845523" name="Picture">
+                  <wp:docPr id="1004285257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360845523" name="Picture"/>
+                          <pic:cNvPr id="1004285257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10478507" name="Picture">
+                  <wp:docPr id="1778221467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10478507" name="Picture"/>
+                          <pic:cNvPr id="1778221467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180894352" name="Picture">
+                  <wp:docPr id="1095482138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180894352" name="Picture"/>
+                          <pic:cNvPr id="1095482138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260543943" name="Picture">
+                  <wp:docPr id="1934384289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260543943" name="Picture"/>
+                          <pic:cNvPr id="1934384289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074129956" name="Picture">
+                  <wp:docPr id="1610326946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074129956" name="Picture"/>
+                          <pic:cNvPr id="1610326946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469856315" name="Picture">
+                  <wp:docPr id="1972083892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469856315" name="Picture"/>
+                          <pic:cNvPr id="1972083892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655202146" name="Picture">
+                  <wp:docPr id="159793078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655202146" name="Picture"/>
+                          <pic:cNvPr id="159793078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>