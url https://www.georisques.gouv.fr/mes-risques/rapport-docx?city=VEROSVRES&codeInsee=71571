--- v1 (2026-10-12)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827278160" name="Picture">
+                  <wp:docPr id="822378540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827278160" name="Picture"/>
+                          <pic:cNvPr id="822378540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042048066" name="Picture">
+                  <wp:docPr id="1078879664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042048066" name="Picture"/>
+                          <pic:cNvPr id="1078879664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403363459" name="Picture">
+                        <wp:docPr id="1578172872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403363459" name="Picture"/>
+                                <pic:cNvPr id="1578172872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461372895" name="Picture">
+                  <wp:docPr id="910257796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461372895" name="Picture"/>
+                          <pic:cNvPr id="910257796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224241633" name="Picture">
+                  <wp:docPr id="2142161418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224241633" name="Picture"/>
+                          <pic:cNvPr id="2142161418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507428021" name="Picture">
+                  <wp:docPr id="1094597513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507428021" name="Picture"/>
+                          <pic:cNvPr id="1094597513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449364424" name="Picture">
+                  <wp:docPr id="56260198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449364424" name="Picture"/>
+                          <pic:cNvPr id="56260198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021684213" name="Picture">
+                  <wp:docPr id="2032528164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021684213" name="Picture"/>
+                          <pic:cNvPr id="2032528164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1716380044" name="Picture">
+                        <wp:docPr id="1313459126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1716380044" name="Picture"/>
+                                <pic:cNvPr id="1313459126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1267320598" name="Picture">
+                        <wp:docPr id="1658573058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1267320598" name="Picture"/>
+                                <pic:cNvPr id="1658573058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1129897094" name="Picture">
+                        <wp:docPr id="413383171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1129897094" name="Picture"/>
+                                <pic:cNvPr id="413383171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1155143462" name="Picture">
+                        <wp:docPr id="236539156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1155143462" name="Picture"/>
+                                <pic:cNvPr id="236539156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1286711369" name="Picture">
+                        <wp:docPr id="922623206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1286711369" name="Picture"/>
+                                <pic:cNvPr id="922623206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182199526" name="Picture">
+                        <wp:docPr id="186910228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182199526" name="Picture"/>
+                                <pic:cNvPr id="186910228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="600425981" name="Picture">
+                        <wp:docPr id="601770949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="600425981" name="Picture"/>
+                                <pic:cNvPr id="601770949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="405524424" name="Picture">
+                        <wp:docPr id="957649216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="405524424" name="Picture"/>
+                                <pic:cNvPr id="957649216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1767138984" name="Picture">
+                        <wp:docPr id="680876252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1767138984" name="Picture"/>
+                                <pic:cNvPr id="680876252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2003213550" name="Picture">
+                        <wp:docPr id="1185368482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2003213550" name="Picture"/>
+                                <pic:cNvPr id="1185368482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657098991" name="Picture">
+                        <wp:docPr id="1176335345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657098991" name="Picture"/>
+                                <pic:cNvPr id="1176335345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="675307620" name="Picture">
+                        <wp:docPr id="883268148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="675307620" name="Picture"/>
+                                <pic:cNvPr id="883268148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="451437511" name="Picture">
+                        <wp:docPr id="1414211093" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="451437511" name="Picture"/>
+                                <pic:cNvPr id="1414211093" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="137144736" name="Picture">
+                        <wp:docPr id="1649622953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="137144736" name="Picture"/>
+                                <pic:cNvPr id="1649622953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1993115692" name="Picture">
+                        <wp:docPr id="1838300744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1993115692" name="Picture"/>
+                                <pic:cNvPr id="1838300744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68758854" name="Picture">
+                  <wp:docPr id="1135797219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68758854" name="Picture"/>
+                          <pic:cNvPr id="1135797219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831121526" name="Picture">
+                  <wp:docPr id="185070437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831121526" name="Picture"/>
+                          <pic:cNvPr id="185070437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478729143" name="Picture">
+                  <wp:docPr id="735373260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478729143" name="Picture"/>
+                          <pic:cNvPr id="735373260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816356038" name="Picture">
+                  <wp:docPr id="981060400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816356038" name="Picture"/>
+                          <pic:cNvPr id="981060400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301784294" name="Picture">
+                  <wp:docPr id="603582171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301784294" name="Picture"/>
+                          <pic:cNvPr id="603582171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2096143379" name="Picture">
+                  <wp:docPr id="644610988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2096143379" name="Picture"/>
+                          <pic:cNvPr id="644610988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1307188367" name="Picture">
+                        <wp:docPr id="1041936060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1307188367" name="Picture"/>
+                                <pic:cNvPr id="1041936060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968056936" name="Picture">
+                  <wp:docPr id="1049002176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968056936" name="Picture"/>
+                          <pic:cNvPr id="1049002176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090071497" name="Picture">
+                  <wp:docPr id="1462798641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090071497" name="Picture"/>
+                          <pic:cNvPr id="1462798641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567250749" name="Picture">
+                  <wp:docPr id="1018470949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567250749" name="Picture"/>
+                          <pic:cNvPr id="1018470949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650532579" name="Picture">
+                  <wp:docPr id="340877736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650532579" name="Picture"/>
+                          <pic:cNvPr id="340877736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289118507" name="Picture">
+                  <wp:docPr id="1963239934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289118507" name="Picture"/>
+                          <pic:cNvPr id="1963239934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443082252" name="Picture">
+                  <wp:docPr id="114406685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443082252" name="Picture"/>
+                          <pic:cNvPr id="114406685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1245579835" name="Picture">
+                        <wp:docPr id="1336912410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1245579835" name="Picture"/>
+                                <pic:cNvPr id="1336912410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1841460350" name="Picture">
+                        <wp:docPr id="673993412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1841460350" name="Picture"/>
+                                <pic:cNvPr id="673993412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461179439" name="Picture">
+                  <wp:docPr id="451007137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461179439" name="Picture"/>
+                          <pic:cNvPr id="451007137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810492357" name="Picture">
+                  <wp:docPr id="1196831164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810492357" name="Picture"/>
+                          <pic:cNvPr id="1196831164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614560653" name="Picture">
+                  <wp:docPr id="989653335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614560653" name="Picture"/>
+                          <pic:cNvPr id="989653335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071743898" name="Picture">
+                  <wp:docPr id="1577190375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071743898" name="Picture"/>
+                          <pic:cNvPr id="1577190375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052696789" name="Picture">
+                  <wp:docPr id="1553703877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052696789" name="Picture"/>
+                          <pic:cNvPr id="1553703877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478303145" name="Picture">
+                  <wp:docPr id="2066057850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478303145" name="Picture"/>
+                          <pic:cNvPr id="2066057850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341582044" name="Picture">
+                        <wp:docPr id="2120282361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341582044" name="Picture"/>
+                                <pic:cNvPr id="2120282361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605849515" name="Picture">
+                  <wp:docPr id="700564245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605849515" name="Picture"/>
+                          <pic:cNvPr id="700564245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671765670" name="Picture">
+                  <wp:docPr id="1598858854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671765670" name="Picture"/>
+                          <pic:cNvPr id="1598858854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911792720" name="Picture">
+                  <wp:docPr id="683815609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911792720" name="Picture"/>
+                          <pic:cNvPr id="683815609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102875043" name="Picture">
+                  <wp:docPr id="1134623479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102875043" name="Picture"/>
+                          <pic:cNvPr id="1134623479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802732787" name="Picture">
+                  <wp:docPr id="1801696120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802732787" name="Picture"/>
+                          <pic:cNvPr id="1801696120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490434478" name="Picture">
+                  <wp:docPr id="694052049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490434478" name="Picture"/>
+                          <pic:cNvPr id="694052049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1594049994" name="Picture">
+                        <wp:docPr id="1590558309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1594049994" name="Picture"/>
+                                <pic:cNvPr id="1590558309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084096130" name="Picture">
+                  <wp:docPr id="536622999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084096130" name="Picture"/>
+                          <pic:cNvPr id="536622999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99999310" name="Picture">
+                  <wp:docPr id="787729627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99999310" name="Picture"/>
+                          <pic:cNvPr id="787729627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004285257" name="Picture">
+                  <wp:docPr id="1366283245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004285257" name="Picture"/>
+                          <pic:cNvPr id="1366283245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778221467" name="Picture">
+                  <wp:docPr id="2027797764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778221467" name="Picture"/>
+                          <pic:cNvPr id="2027797764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095482138" name="Picture">
+                  <wp:docPr id="901237242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095482138" name="Picture"/>
+                          <pic:cNvPr id="901237242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934384289" name="Picture">
+                  <wp:docPr id="1525354480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934384289" name="Picture"/>
+                          <pic:cNvPr id="1525354480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610326946" name="Picture">
+                  <wp:docPr id="1135917392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610326946" name="Picture"/>
+                          <pic:cNvPr id="1135917392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972083892" name="Picture">
+                  <wp:docPr id="397937439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972083892" name="Picture"/>
+                          <pic:cNvPr id="397937439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159793078" name="Picture">
+                  <wp:docPr id="1903080560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159793078" name="Picture"/>
+                          <pic:cNvPr id="1903080560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>