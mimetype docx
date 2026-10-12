--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012803705" name="Picture">
+                  <wp:docPr id="841934025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012803705" name="Picture"/>
+                          <pic:cNvPr id="841934025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057631134" name="Picture">
+                  <wp:docPr id="1406465509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057631134" name="Picture"/>
+                          <pic:cNvPr id="1406465509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1158951515" name="Picture">
+                        <wp:docPr id="1833551393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1158951515" name="Picture"/>
+                                <pic:cNvPr id="1833551393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674735363" name="Picture">
+                  <wp:docPr id="187381988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674735363" name="Picture"/>
+                          <pic:cNvPr id="187381988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831177315" name="Picture">
+                  <wp:docPr id="504371690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831177315" name="Picture"/>
+                          <pic:cNvPr id="504371690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858387762" name="Picture">
+                  <wp:docPr id="543562931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858387762" name="Picture"/>
+                          <pic:cNvPr id="543562931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040670077" name="Picture">
+                  <wp:docPr id="531150338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040670077" name="Picture"/>
+                          <pic:cNvPr id="531150338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868835637" name="Picture">
+                  <wp:docPr id="1058202117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868835637" name="Picture"/>
+                          <pic:cNvPr id="1058202117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="607982303" name="Picture">
+                        <wp:docPr id="10114050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="607982303" name="Picture"/>
+                                <pic:cNvPr id="10114050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1470059585" name="Picture">
+                        <wp:docPr id="343166934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1470059585" name="Picture"/>
+                                <pic:cNvPr id="343166934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1666346429" name="Picture">
+                        <wp:docPr id="1119713516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1666346429" name="Picture"/>
+                                <pic:cNvPr id="1119713516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2123992834" name="Picture">
+                        <wp:docPr id="541957563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2123992834" name="Picture"/>
+                                <pic:cNvPr id="541957563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="746084264" name="Picture">
+                        <wp:docPr id="885669024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="746084264" name="Picture"/>
+                                <pic:cNvPr id="885669024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="278204040" name="Picture">
+                        <wp:docPr id="703549741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="278204040" name="Picture"/>
+                                <pic:cNvPr id="703549741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="844003850" name="Picture">
+                        <wp:docPr id="1714534431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="844003850" name="Picture"/>
+                                <pic:cNvPr id="1714534431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="7864889" name="Picture">
+                        <wp:docPr id="1314673312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="7864889" name="Picture"/>
+                                <pic:cNvPr id="1314673312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1880429488" name="Picture">
+                        <wp:docPr id="979810070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1880429488" name="Picture"/>
+                                <pic:cNvPr id="979810070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2131686574" name="Picture">
+                        <wp:docPr id="1190454131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2131686574" name="Picture"/>
+                                <pic:cNvPr id="1190454131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="53024487" name="Picture">
+                        <wp:docPr id="1977738439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="53024487" name="Picture"/>
+                                <pic:cNvPr id="1977738439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100615209" name="Picture">
+                        <wp:docPr id="375083034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100615209" name="Picture"/>
+                                <pic:cNvPr id="375083034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895674533" name="Picture">
+                        <wp:docPr id="198638527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895674533" name="Picture"/>
+                                <pic:cNvPr id="198638527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019895598" name="Picture">
+                        <wp:docPr id="939154999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019895598" name="Picture"/>
+                                <pic:cNvPr id="939154999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="806510333" name="Picture">
+                        <wp:docPr id="1688012670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="806510333" name="Picture"/>
+                                <pic:cNvPr id="1688012670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471063504" name="Picture">
+                  <wp:docPr id="811948181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471063504" name="Picture"/>
+                          <pic:cNvPr id="811948181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114547146" name="Picture">
+                  <wp:docPr id="1482794866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114547146" name="Picture"/>
+                          <pic:cNvPr id="1482794866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947040920" name="Picture">
+                  <wp:docPr id="1269221305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947040920" name="Picture"/>
+                          <pic:cNvPr id="1269221305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188121590" name="Picture">
+                  <wp:docPr id="361139359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188121590" name="Picture"/>
+                          <pic:cNvPr id="361139359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1668708412" name="Picture">
+                  <wp:docPr id="478349663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1668708412" name="Picture"/>
+                          <pic:cNvPr id="478349663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268511361" name="Picture">
+                  <wp:docPr id="1538686866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268511361" name="Picture"/>
+                          <pic:cNvPr id="1538686866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1659449738" name="Picture">
+                        <wp:docPr id="2007604897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1659449738" name="Picture"/>
+                                <pic:cNvPr id="2007604897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412890916" name="Picture">
+                  <wp:docPr id="171965926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412890916" name="Picture"/>
+                          <pic:cNvPr id="171965926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012880849" name="Picture">
+                  <wp:docPr id="431319676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012880849" name="Picture"/>
+                          <pic:cNvPr id="431319676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555305925" name="Picture">
+                  <wp:docPr id="584229757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555305925" name="Picture"/>
+                          <pic:cNvPr id="584229757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360244373" name="Picture">
+                  <wp:docPr id="2134682624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360244373" name="Picture"/>
+                          <pic:cNvPr id="2134682624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487627005" name="Picture">
+                  <wp:docPr id="1425301709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487627005" name="Picture"/>
+                          <pic:cNvPr id="1425301709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1725712746" name="Picture">
+                  <wp:docPr id="1691930456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1725712746" name="Picture"/>
+                          <pic:cNvPr id="1691930456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23069,51 +23069,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1680"/>
+          <w:trHeight w:hRule="atLeast" w:val="1100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="838579198" name="Picture">
+                        <wp:docPr id="1937394615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="838579198" name="Picture"/>
+                                <pic:cNvPr id="1937394615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23627,51 +23627,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="780"/>
+                <w:trHeight w:hRule="atLeast" w:val="200"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -23697,56 +23697,50 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Séisme</w:t>
-                    <w:br/>
-[...4 lines deleted...]
-                    <w:t xml:space="preserve">  Eboulement ou chutes de pierres et de blocs</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
@@ -24350,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1057306783" name="Picture">
+                        <wp:docPr id="1319020368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1057306783" name="Picture"/>
+                                <pic:cNvPr id="1319020368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24970,51 +24964,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2280"/>
+          <w:trHeight w:hRule="exact" w:val="2860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -25769,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053655486" name="Picture">
+                  <wp:docPr id="474922089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053655486" name="Picture"/>
+                          <pic:cNvPr id="474922089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25858,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622330492" name="Picture">
+                  <wp:docPr id="1021324813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622330492" name="Picture"/>
+                          <pic:cNvPr id="1021324813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26547,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419157546" name="Picture">
+                  <wp:docPr id="1537330763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419157546" name="Picture"/>
+                          <pic:cNvPr id="1537330763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27635,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125368223" name="Picture">
+                  <wp:docPr id="1794011750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125368223" name="Picture"/>
+                          <pic:cNvPr id="1794011750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27738,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960568364" name="Picture">
+                  <wp:docPr id="771369291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960568364" name="Picture"/>
+                          <pic:cNvPr id="771369291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29211,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81372339" name="Picture">
+                  <wp:docPr id="355133913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81372339" name="Picture"/>
+                          <pic:cNvPr id="355133913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31927,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060166934" name="Picture">
+                  <wp:docPr id="1001624897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060166934" name="Picture"/>
+                          <pic:cNvPr id="1001624897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32016,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988434559" name="Picture">
+                  <wp:docPr id="2039859151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988434559" name="Picture"/>
+                          <pic:cNvPr id="2039859151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32660,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523239653" name="Picture">
+                  <wp:docPr id="561608353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523239653" name="Picture"/>
+                          <pic:cNvPr id="561608353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33658,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261822652" name="Picture">
+                  <wp:docPr id="715611029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261822652" name="Picture"/>
+                          <pic:cNvPr id="715611029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33761,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647799752" name="Picture">
+                  <wp:docPr id="200704660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647799752" name="Picture"/>
+                          <pic:cNvPr id="200704660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35138,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078911349" name="Picture">
+                  <wp:docPr id="1543973753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078911349" name="Picture"/>
+                          <pic:cNvPr id="1543973753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36281,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="618508316" name="Picture">
+                        <wp:docPr id="2008214601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="618508316" name="Picture"/>
+                                <pic:cNvPr id="2008214601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37642,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307828209" name="Picture">
+                  <wp:docPr id="302730533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307828209" name="Picture"/>
+                          <pic:cNvPr id="302730533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37731,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119946735" name="Picture">
+                  <wp:docPr id="644292515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119946735" name="Picture"/>
+                          <pic:cNvPr id="644292515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38375,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996888194" name="Picture">
+                  <wp:docPr id="1953209314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996888194" name="Picture"/>
+                          <pic:cNvPr id="1953209314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39373,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628144336" name="Picture">
+                  <wp:docPr id="561344106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628144336" name="Picture"/>
+                          <pic:cNvPr id="561344106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39476,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133416003" name="Picture">
+                  <wp:docPr id="991535800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133416003" name="Picture"/>
+                          <pic:cNvPr id="991535800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40853,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306879592" name="Picture">
+                  <wp:docPr id="538517810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306879592" name="Picture"/>
+                          <pic:cNvPr id="538517810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41996,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985733884" name="Picture">
+                        <wp:docPr id="512836990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985733884" name="Picture"/>
+                                <pic:cNvPr id="512836990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43267,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384025240" name="Picture">
+                  <wp:docPr id="387676330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384025240" name="Picture"/>
+                          <pic:cNvPr id="387676330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43347,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236432351" name="Picture">
+                  <wp:docPr id="1503404777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236432351" name="Picture"/>
+                          <pic:cNvPr id="1503404777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43826,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200020448" name="Picture">
+                  <wp:docPr id="1944138031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200020448" name="Picture"/>
+                          <pic:cNvPr id="1944138031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45421,57 +45415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749345173" name="Picture">
+                  <wp:docPr id="804945489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749345173" name="Picture"/>
+                          <pic:cNvPr id="804945489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45492,57 +45486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847413199" name="Picture">
+                  <wp:docPr id="399084077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847413199" name="Picture"/>
+                          <pic:cNvPr id="399084077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45906,57 +45900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126886308" name="Picture">
+                  <wp:docPr id="1834723762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126886308" name="Picture"/>
+                          <pic:cNvPr id="1834723762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>