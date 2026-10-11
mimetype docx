--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185242498" name="Picture">
+                  <wp:docPr id="156164355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185242498" name="Picture"/>
+                          <pic:cNvPr id="156164355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292046888" name="Picture">
+                  <wp:docPr id="1162392298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292046888" name="Picture"/>
+                          <pic:cNvPr id="1162392298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="114450767" name="Picture">
+                        <wp:docPr id="1284065548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="114450767" name="Picture"/>
+                                <pic:cNvPr id="1284065548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847218724" name="Picture">
+                  <wp:docPr id="1475022843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847218724" name="Picture"/>
+                          <pic:cNvPr id="1475022843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893154483" name="Picture">
+                  <wp:docPr id="214321494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893154483" name="Picture"/>
+                          <pic:cNvPr id="214321494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103641528" name="Picture">
+                  <wp:docPr id="863529460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103641528" name="Picture"/>
+                          <pic:cNvPr id="863529460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60819435" name="Picture">
+                  <wp:docPr id="1309895624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60819435" name="Picture"/>
+                          <pic:cNvPr id="1309895624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093454299" name="Picture">
+                  <wp:docPr id="612967942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093454299" name="Picture"/>
+                          <pic:cNvPr id="612967942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1837367885" name="Picture">
+                        <wp:docPr id="581166316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1837367885" name="Picture"/>
+                                <pic:cNvPr id="581166316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2035006700" name="Picture">
+                        <wp:docPr id="1780656346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2035006700" name="Picture"/>
+                                <pic:cNvPr id="1780656346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015472483" name="Picture">
+                        <wp:docPr id="346596570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015472483" name="Picture"/>
+                                <pic:cNvPr id="346596570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1808681716" name="Picture">
+                        <wp:docPr id="362020193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1808681716" name="Picture"/>
+                                <pic:cNvPr id="362020193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639905117" name="Picture">
+                        <wp:docPr id="996754750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639905117" name="Picture"/>
+                                <pic:cNvPr id="996754750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="626874431" name="Picture">
+                        <wp:docPr id="1386193655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="626874431" name="Picture"/>
+                                <pic:cNvPr id="1386193655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="724016334" name="Picture">
+                        <wp:docPr id="456155897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="724016334" name="Picture"/>
+                                <pic:cNvPr id="456155897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1654275932" name="Picture">
+                        <wp:docPr id="185626427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1654275932" name="Picture"/>
+                                <pic:cNvPr id="185626427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2091420099" name="Picture">
+                        <wp:docPr id="1971020886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2091420099" name="Picture"/>
+                                <pic:cNvPr id="1971020886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1815123255" name="Picture">
+                        <wp:docPr id="1237489751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1815123255" name="Picture"/>
+                                <pic:cNvPr id="1237489751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="50639457" name="Picture">
+                        <wp:docPr id="1401049534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="50639457" name="Picture"/>
+                                <pic:cNvPr id="1401049534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1689198930" name="Picture">
+                        <wp:docPr id="799239828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1689198930" name="Picture"/>
+                                <pic:cNvPr id="799239828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1984125485" name="Picture">
+                        <wp:docPr id="1290292004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1984125485" name="Picture"/>
+                                <pic:cNvPr id="1290292004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="471269222" name="Picture">
+                        <wp:docPr id="810733112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="471269222" name="Picture"/>
+                                <pic:cNvPr id="810733112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="562659626" name="Picture">
+                        <wp:docPr id="163450524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="562659626" name="Picture"/>
+                                <pic:cNvPr id="163450524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854644470" name="Picture">
+                  <wp:docPr id="324665994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854644470" name="Picture"/>
+                          <pic:cNvPr id="324665994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786117220" name="Picture">
+                  <wp:docPr id="880169349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786117220" name="Picture"/>
+                          <pic:cNvPr id="880169349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815672877" name="Picture">
+                  <wp:docPr id="978541385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815672877" name="Picture"/>
+                          <pic:cNvPr id="978541385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021457440" name="Picture">
+                  <wp:docPr id="1317319786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021457440" name="Picture"/>
+                          <pic:cNvPr id="1317319786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268813913" name="Picture">
+                  <wp:docPr id="364890540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268813913" name="Picture"/>
+                          <pic:cNvPr id="364890540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758629216" name="Picture">
+                  <wp:docPr id="1990293931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758629216" name="Picture"/>
+                          <pic:cNvPr id="1990293931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="915799204" name="Picture">
+                        <wp:docPr id="253444604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="915799204" name="Picture"/>
+                                <pic:cNvPr id="253444604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524757607" name="Picture">
+                  <wp:docPr id="2013871131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524757607" name="Picture"/>
+                          <pic:cNvPr id="2013871131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113398052" name="Picture">
+                  <wp:docPr id="1563251366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113398052" name="Picture"/>
+                          <pic:cNvPr id="1563251366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538572055" name="Picture">
+                  <wp:docPr id="149744734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538572055" name="Picture"/>
+                          <pic:cNvPr id="149744734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041337850" name="Picture">
+                  <wp:docPr id="463503570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041337850" name="Picture"/>
+                          <pic:cNvPr id="463503570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203861922" name="Picture">
+                  <wp:docPr id="2145975761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203861922" name="Picture"/>
+                          <pic:cNvPr id="2145975761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318624110" name="Picture">
+                  <wp:docPr id="1859852614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318624110" name="Picture"/>
+                          <pic:cNvPr id="1859852614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1377540040" name="Picture">
+                        <wp:docPr id="1045387688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1377540040" name="Picture"/>
+                                <pic:cNvPr id="1045387688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="598321184" name="Picture">
+                        <wp:docPr id="846982553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="598321184" name="Picture"/>
+                                <pic:cNvPr id="846982553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552920670" name="Picture">
+                  <wp:docPr id="142366455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552920670" name="Picture"/>
+                          <pic:cNvPr id="142366455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545832961" name="Picture">
+                  <wp:docPr id="1454961708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545832961" name="Picture"/>
+                          <pic:cNvPr id="1454961708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455349783" name="Picture">
+                  <wp:docPr id="112423671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455349783" name="Picture"/>
+                          <pic:cNvPr id="112423671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180160459" name="Picture">
+                  <wp:docPr id="2118203451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180160459" name="Picture"/>
+                          <pic:cNvPr id="2118203451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831871016" name="Picture">
+                  <wp:docPr id="1032371532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831871016" name="Picture"/>
+                          <pic:cNvPr id="1032371532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155235782" name="Picture">
+                  <wp:docPr id="424370686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155235782" name="Picture"/>
+                          <pic:cNvPr id="424370686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30341,57 +30341,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1265027010" name="Picture">
+                        <wp:docPr id="464577963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1265027010" name="Picture"/>
+                                <pic:cNvPr id="464577963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32511,57 +32511,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299416103" name="Picture">
+                  <wp:docPr id="920809007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299416103" name="Picture"/>
+                          <pic:cNvPr id="920809007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32600,57 +32600,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167197614" name="Picture">
+                  <wp:docPr id="1066212294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167197614" name="Picture"/>
+                          <pic:cNvPr id="1066212294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33244,57 +33244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943165961" name="Picture">
+                  <wp:docPr id="588000289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943165961" name="Picture"/>
+                          <pic:cNvPr id="588000289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34242,57 +34242,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530768739" name="Picture">
+                  <wp:docPr id="1227713818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530768739" name="Picture"/>
+                          <pic:cNvPr id="1227713818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34345,57 +34345,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482566257" name="Picture">
+                  <wp:docPr id="1391530962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482566257" name="Picture"/>
+                          <pic:cNvPr id="1391530962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35724,57 +35724,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739340480" name="Picture">
+                  <wp:docPr id="947434978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739340480" name="Picture"/>
+                          <pic:cNvPr id="947434978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36877,57 +36877,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2118233031" name="Picture">
+                        <wp:docPr id="1814850818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2118233031" name="Picture"/>
+                                <pic:cNvPr id="1814850818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38349,57 +38349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508987839" name="Picture">
+                  <wp:docPr id="285606592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508987839" name="Picture"/>
+                          <pic:cNvPr id="285606592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38438,57 +38438,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924885330" name="Picture">
+                  <wp:docPr id="431359714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924885330" name="Picture"/>
+                          <pic:cNvPr id="431359714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39082,57 +39082,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502568871" name="Picture">
+                  <wp:docPr id="319451135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502568871" name="Picture"/>
+                          <pic:cNvPr id="319451135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40080,57 +40080,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205095814" name="Picture">
+                  <wp:docPr id="1117623586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205095814" name="Picture"/>
+                          <pic:cNvPr id="1117623586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40183,57 +40183,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076137826" name="Picture">
+                  <wp:docPr id="304225672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076137826" name="Picture"/>
+                          <pic:cNvPr id="304225672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41560,57 +41560,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10571743" name="Picture">
+                  <wp:docPr id="1128926887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10571743" name="Picture"/>
+                          <pic:cNvPr id="1128926887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42703,57 +42703,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1905350711" name="Picture">
+                        <wp:docPr id="1438509767" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1905350711" name="Picture"/>
+                                <pic:cNvPr id="1438509767" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43924,57 +43924,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076454509" name="Picture">
+                  <wp:docPr id="1183967713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076454509" name="Picture"/>
+                          <pic:cNvPr id="1183967713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43995,57 +43995,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495597207" name="Picture">
+                  <wp:docPr id="868876901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495597207" name="Picture"/>
+                          <pic:cNvPr id="868876901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44409,57 +44409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307876016" name="Picture">
+                  <wp:docPr id="719467834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307876016" name="Picture"/>
+                          <pic:cNvPr id="719467834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>