--- v0 (2026-08-18)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513194587" name="Picture">
+                  <wp:docPr id="1718096801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513194587" name="Picture"/>
+                          <pic:cNvPr id="1718096801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31494617" name="Picture">
+                  <wp:docPr id="134313607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31494617" name="Picture"/>
+                          <pic:cNvPr id="134313607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1295898989" name="Picture">
+                        <wp:docPr id="1057834209" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1295898989" name="Picture"/>
+                                <pic:cNvPr id="1057834209" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193531597" name="Picture">
+                  <wp:docPr id="817786459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193531597" name="Picture"/>
+                          <pic:cNvPr id="817786459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311731178" name="Picture">
+                  <wp:docPr id="452866639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311731178" name="Picture"/>
+                          <pic:cNvPr id="452866639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921275764" name="Picture">
+                  <wp:docPr id="1420965398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921275764" name="Picture"/>
+                          <pic:cNvPr id="1420965398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054584839" name="Picture">
+                  <wp:docPr id="117638555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054584839" name="Picture"/>
+                          <pic:cNvPr id="117638555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296075463" name="Picture">
+                  <wp:docPr id="1503048771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296075463" name="Picture"/>
+                          <pic:cNvPr id="1503048771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="609675771" name="Picture">
+                        <wp:docPr id="587740580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="609675771" name="Picture"/>
+                                <pic:cNvPr id="587740580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="126520828" name="Picture">
+                        <wp:docPr id="940053097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="126520828" name="Picture"/>
+                                <pic:cNvPr id="940053097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="907183897" name="Picture">
+                        <wp:docPr id="1679915057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="907183897" name="Picture"/>
+                                <pic:cNvPr id="1679915057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="538102368" name="Picture">
+                        <wp:docPr id="660024386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="538102368" name="Picture"/>
+                                <pic:cNvPr id="660024386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1857465520" name="Picture">
+                        <wp:docPr id="1609627910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1857465520" name="Picture"/>
+                                <pic:cNvPr id="1609627910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1145865817" name="Picture">
+                        <wp:docPr id="1939746574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1145865817" name="Picture"/>
+                                <pic:cNvPr id="1939746574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1782353320" name="Picture">
+                        <wp:docPr id="829402016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1782353320" name="Picture"/>
+                                <pic:cNvPr id="829402016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="691289126" name="Picture">
+                        <wp:docPr id="1661666963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="691289126" name="Picture"/>
+                                <pic:cNvPr id="1661666963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="218346189" name="Picture">
+                        <wp:docPr id="1205334311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="218346189" name="Picture"/>
+                                <pic:cNvPr id="1205334311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182484444" name="Picture">
+                        <wp:docPr id="631903239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182484444" name="Picture"/>
+                                <pic:cNvPr id="631903239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="907622622" name="Picture">
+                        <wp:docPr id="324693444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="907622622" name="Picture"/>
+                                <pic:cNvPr id="324693444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455749369" name="Picture">
+                        <wp:docPr id="446629378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455749369" name="Picture"/>
+                                <pic:cNvPr id="446629378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="9132847" name="Picture">
+                        <wp:docPr id="432578566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="9132847" name="Picture"/>
+                                <pic:cNvPr id="432578566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974550841" name="Picture">
+                        <wp:docPr id="521763233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974550841" name="Picture"/>
+                                <pic:cNvPr id="521763233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1205311667" name="Picture">
+                        <wp:docPr id="664128174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1205311667" name="Picture"/>
+                                <pic:cNvPr id="664128174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348227367" name="Picture">
+                  <wp:docPr id="869250269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348227367" name="Picture"/>
+                          <pic:cNvPr id="869250269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208066225" name="Picture">
+                  <wp:docPr id="1410482790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208066225" name="Picture"/>
+                          <pic:cNvPr id="1410482790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374284990" name="Picture">
+                  <wp:docPr id="2111859024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374284990" name="Picture"/>
+                          <pic:cNvPr id="2111859024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766762617" name="Picture">
+                  <wp:docPr id="1109121225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766762617" name="Picture"/>
+                          <pic:cNvPr id="1109121225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578853121" name="Picture">
+                  <wp:docPr id="455311927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578853121" name="Picture"/>
+                          <pic:cNvPr id="455311927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208142432" name="Picture">
+                  <wp:docPr id="859199782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208142432" name="Picture"/>
+                          <pic:cNvPr id="859199782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="844364649" name="Picture">
+                        <wp:docPr id="1403096549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="844364649" name="Picture"/>
+                                <pic:cNvPr id="1403096549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283871622" name="Picture">
+                  <wp:docPr id="650604859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283871622" name="Picture"/>
+                          <pic:cNvPr id="650604859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76506933" name="Picture">
+                  <wp:docPr id="367638153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76506933" name="Picture"/>
+                          <pic:cNvPr id="367638153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690637950" name="Picture">
+                  <wp:docPr id="1257824116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690637950" name="Picture"/>
+                          <pic:cNvPr id="1257824116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="697162278" name="Picture">
+                  <wp:docPr id="187855668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="697162278" name="Picture"/>
+                          <pic:cNvPr id="187855668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513877727" name="Picture">
+                  <wp:docPr id="1557247493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513877727" name="Picture"/>
+                          <pic:cNvPr id="1557247493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762132273" name="Picture">
+                  <wp:docPr id="45865229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762132273" name="Picture"/>
+                          <pic:cNvPr id="45865229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="129511108" name="Picture">
+                        <wp:docPr id="1134898521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="129511108" name="Picture"/>
+                                <pic:cNvPr id="1134898521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126716861" name="Picture">
+                  <wp:docPr id="520808337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126716861" name="Picture"/>
+                          <pic:cNvPr id="520808337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183210261" name="Picture">
+                  <wp:docPr id="1264013562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183210261" name="Picture"/>
+                          <pic:cNvPr id="1264013562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1761381551" name="Picture">
+                  <wp:docPr id="413640270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1761381551" name="Picture"/>
+                          <pic:cNvPr id="413640270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530709646" name="Picture">
+                  <wp:docPr id="150346250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530709646" name="Picture"/>
+                          <pic:cNvPr id="150346250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342625785" name="Picture">
+                  <wp:docPr id="1934920853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342625785" name="Picture"/>
+                          <pic:cNvPr id="1934920853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987130435" name="Picture">
+                  <wp:docPr id="1656632989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987130435" name="Picture"/>
+                          <pic:cNvPr id="1656632989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="517969251" name="Picture">
+                        <wp:docPr id="455707061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="517969251" name="Picture"/>
+                                <pic:cNvPr id="455707061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634957783" name="Picture">
+                  <wp:docPr id="145772179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634957783" name="Picture"/>
+                          <pic:cNvPr id="145772179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89816134" name="Picture">
+                  <wp:docPr id="1961267976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89816134" name="Picture"/>
+                          <pic:cNvPr id="1961267976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235564481" name="Picture">
+                  <wp:docPr id="225359156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235564481" name="Picture"/>
+                          <pic:cNvPr id="225359156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382022314" name="Picture">
+                  <wp:docPr id="1567772280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382022314" name="Picture"/>
+                          <pic:cNvPr id="1567772280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525212308" name="Picture">
+                  <wp:docPr id="341194660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525212308" name="Picture"/>
+                          <pic:cNvPr id="341194660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177037111" name="Picture">
+                  <wp:docPr id="1878356329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177037111" name="Picture"/>
+                          <pic:cNvPr id="1878356329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="148034609" name="Picture">
+                        <wp:docPr id="2076476216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="148034609" name="Picture"/>
+                                <pic:cNvPr id="2076476216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1749440251" name="Picture">
+                  <wp:docPr id="1073662736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1749440251" name="Picture"/>
+                          <pic:cNvPr id="1073662736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315602325" name="Picture">
+                  <wp:docPr id="693257851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315602325" name="Picture"/>
+                          <pic:cNvPr id="693257851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441510348" name="Picture">
+                  <wp:docPr id="551482277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441510348" name="Picture"/>
+                          <pic:cNvPr id="551482277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064831492" name="Picture">
+                  <wp:docPr id="1190339422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064831492" name="Picture"/>
+                          <pic:cNvPr id="1190339422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625650947" name="Picture">
+                  <wp:docPr id="521712595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625650947" name="Picture"/>
+                          <pic:cNvPr id="521712595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399514187" name="Picture">
+                  <wp:docPr id="1864151025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399514187" name="Picture"/>
+                          <pic:cNvPr id="1864151025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556495069" name="Picture">
+                  <wp:docPr id="893390826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556495069" name="Picture"/>
+                          <pic:cNvPr id="893390826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13611503" name="Picture">
+                  <wp:docPr id="26149021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13611503" name="Picture"/>
+                          <pic:cNvPr id="26149021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295127342" name="Picture">
+                  <wp:docPr id="1426609815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295127342" name="Picture"/>
+                          <pic:cNvPr id="1426609815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>