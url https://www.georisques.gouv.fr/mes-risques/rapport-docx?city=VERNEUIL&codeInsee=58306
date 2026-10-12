--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679353094" name="Picture">
+                  <wp:docPr id="2005446181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679353094" name="Picture"/>
+                          <pic:cNvPr id="2005446181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645504012" name="Picture">
+                  <wp:docPr id="418324874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645504012" name="Picture"/>
+                          <pic:cNvPr id="418324874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1822918733" name="Picture">
+                        <wp:docPr id="1145326804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1822918733" name="Picture"/>
+                                <pic:cNvPr id="1145326804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199732756" name="Picture">
+                  <wp:docPr id="41694644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199732756" name="Picture"/>
+                          <pic:cNvPr id="41694644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484685325" name="Picture">
+                  <wp:docPr id="167610187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484685325" name="Picture"/>
+                          <pic:cNvPr id="167610187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911307438" name="Picture">
+                  <wp:docPr id="1514830714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911307438" name="Picture"/>
+                          <pic:cNvPr id="1514830714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="842625833" name="Picture">
+                  <wp:docPr id="1423984773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="842625833" name="Picture"/>
+                          <pic:cNvPr id="1423984773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144105349" name="Picture">
+                  <wp:docPr id="34049255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144105349" name="Picture"/>
+                          <pic:cNvPr id="34049255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="548977809" name="Picture">
+                        <wp:docPr id="1689626510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="548977809" name="Picture"/>
+                                <pic:cNvPr id="1689626510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208963139" name="Picture">
+                        <wp:docPr id="650231044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208963139" name="Picture"/>
+                                <pic:cNvPr id="650231044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="82314546" name="Picture">
+                        <wp:docPr id="469872597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="82314546" name="Picture"/>
+                                <pic:cNvPr id="469872597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="161294720" name="Picture">
+                        <wp:docPr id="1572848529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="161294720" name="Picture"/>
+                                <pic:cNvPr id="1572848529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2084405181" name="Picture">
+                        <wp:docPr id="1193470359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2084405181" name="Picture"/>
+                                <pic:cNvPr id="1193470359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1171296185" name="Picture">
+                        <wp:docPr id="504565345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1171296185" name="Picture"/>
+                                <pic:cNvPr id="504565345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1836379161" name="Picture">
+                        <wp:docPr id="890381004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1836379161" name="Picture"/>
+                                <pic:cNvPr id="890381004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1379953229" name="Picture">
+                        <wp:docPr id="452930328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1379953229" name="Picture"/>
+                                <pic:cNvPr id="452930328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546661764" name="Picture">
+                        <wp:docPr id="1421664076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546661764" name="Picture"/>
+                                <pic:cNvPr id="1421664076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1836324948" name="Picture">
+                        <wp:docPr id="159192052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1836324948" name="Picture"/>
+                                <pic:cNvPr id="159192052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612206971" name="Picture">
+                        <wp:docPr id="503896265" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612206971" name="Picture"/>
+                                <pic:cNvPr id="503896265" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2027967398" name="Picture">
+                        <wp:docPr id="466732468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2027967398" name="Picture"/>
+                                <pic:cNvPr id="466732468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="284755041" name="Picture">
+                        <wp:docPr id="345473006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="284755041" name="Picture"/>
+                                <pic:cNvPr id="345473006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="765465176" name="Picture">
+                        <wp:docPr id="1944622092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="765465176" name="Picture"/>
+                                <pic:cNvPr id="1944622092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="727496437" name="Picture">
+                        <wp:docPr id="1112662206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="727496437" name="Picture"/>
+                                <pic:cNvPr id="1112662206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473254322" name="Picture">
+                  <wp:docPr id="1140733499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473254322" name="Picture"/>
+                          <pic:cNvPr id="1140733499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717763364" name="Picture">
+                  <wp:docPr id="1866522868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717763364" name="Picture"/>
+                          <pic:cNvPr id="1866522868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807067834" name="Picture">
+                  <wp:docPr id="1022263721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807067834" name="Picture"/>
+                          <pic:cNvPr id="1022263721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312456039" name="Picture">
+                  <wp:docPr id="1254749171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312456039" name="Picture"/>
+                          <pic:cNvPr id="1254749171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274217627" name="Picture">
+                  <wp:docPr id="925740284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274217627" name="Picture"/>
+                          <pic:cNvPr id="925740284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16007432" name="Picture">
+                  <wp:docPr id="1769275678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16007432" name="Picture"/>
+                          <pic:cNvPr id="1769275678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1950567836" name="Picture">
+                        <wp:docPr id="540692881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1950567836" name="Picture"/>
+                                <pic:cNvPr id="540692881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19382,57 +19382,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1837120954" name="Picture">
+                        <wp:docPr id="839027668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1837120954" name="Picture"/>
+                                <pic:cNvPr id="839027668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20645,57 +20645,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771886390" name="Picture">
+                  <wp:docPr id="1397782203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771886390" name="Picture"/>
+                          <pic:cNvPr id="1397782203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20725,57 +20725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262514839" name="Picture">
+                  <wp:docPr id="1488500250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262514839" name="Picture"/>
+                          <pic:cNvPr id="1488500250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21270,57 +21270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154856811" name="Picture">
+                  <wp:docPr id="638482118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154856811" name="Picture"/>
+                          <pic:cNvPr id="638482118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23438,57 +23438,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007559590" name="Picture">
+                  <wp:docPr id="1546130572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007559590" name="Picture"/>
+                          <pic:cNvPr id="1546130572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23527,57 +23527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690427789" name="Picture">
+                  <wp:docPr id="155578761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690427789" name="Picture"/>
+                          <pic:cNvPr id="155578761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24171,57 +24171,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820219054" name="Picture">
+                  <wp:docPr id="1505887473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820219054" name="Picture"/>
+                          <pic:cNvPr id="1505887473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25169,57 +25169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693500822" name="Picture">
+                  <wp:docPr id="1816755932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693500822" name="Picture"/>
+                          <pic:cNvPr id="1816755932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25272,57 +25272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650424461" name="Picture">
+                  <wp:docPr id="833307028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650424461" name="Picture"/>
+                          <pic:cNvPr id="833307028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26651,57 +26651,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438851044" name="Picture">
+                  <wp:docPr id="1749057864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438851044" name="Picture"/>
+                          <pic:cNvPr id="1749057864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27776,57 +27776,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1114318696" name="Picture">
+                        <wp:docPr id="1037967855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1114318696" name="Picture"/>
+                                <pic:cNvPr id="1037967855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29129,57 +29129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336025827" name="Picture">
+                  <wp:docPr id="876615861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336025827" name="Picture"/>
+                          <pic:cNvPr id="876615861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29218,57 +29218,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007513610" name="Picture">
+                  <wp:docPr id="392226204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007513610" name="Picture"/>
+                          <pic:cNvPr id="392226204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29862,57 +29862,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826821104" name="Picture">
+                  <wp:docPr id="1534951366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826821104" name="Picture"/>
+                          <pic:cNvPr id="1534951366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30860,57 +30860,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756616324" name="Picture">
+                  <wp:docPr id="1767206570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756616324" name="Picture"/>
+                          <pic:cNvPr id="1767206570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30963,57 +30963,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106908559" name="Picture">
+                  <wp:docPr id="1213729498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106908559" name="Picture"/>
+                          <pic:cNvPr id="1213729498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32344,57 +32344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631340004" name="Picture">
+                  <wp:docPr id="1223101579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631340004" name="Picture"/>
+                          <pic:cNvPr id="1223101579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33487,57 +33487,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="185228660" name="Picture">
+                        <wp:docPr id="2089974670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="185228660" name="Picture"/>
+                                <pic:cNvPr id="2089974670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34896,57 +34896,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135932564" name="Picture">
+                  <wp:docPr id="207725507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135932564" name="Picture"/>
+                          <pic:cNvPr id="207725507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34985,57 +34985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382202080" name="Picture">
+                  <wp:docPr id="1903595632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382202080" name="Picture"/>
+                          <pic:cNvPr id="1903595632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35665,57 +35665,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566907531" name="Picture">
+                  <wp:docPr id="213349032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566907531" name="Picture"/>
+                          <pic:cNvPr id="213349032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36726,57 +36726,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300441162" name="Picture">
+                  <wp:docPr id="1111280817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300441162" name="Picture"/>
+                          <pic:cNvPr id="1111280817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36829,57 +36829,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93429993" name="Picture">
+                  <wp:docPr id="2016254252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93429993" name="Picture"/>
+                          <pic:cNvPr id="2016254252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38287,57 +38287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455510804" name="Picture">
+                  <wp:docPr id="659599303" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455510804" name="Picture"/>
+                          <pic:cNvPr id="659599303" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39484,57 +39484,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503195609" name="Picture">
+                        <wp:docPr id="193698635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503195609" name="Picture"/>
+                                <pic:cNvPr id="193698635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42251,57 +42251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723705402" name="Picture">
+                  <wp:docPr id="531027908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723705402" name="Picture"/>
+                          <pic:cNvPr id="531027908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42340,57 +42340,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252855310" name="Picture">
+                  <wp:docPr id="1118045702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252855310" name="Picture"/>
+                          <pic:cNvPr id="1118045702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42984,57 +42984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665039066" name="Picture">
+                  <wp:docPr id="354585818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665039066" name="Picture"/>
+                          <pic:cNvPr id="354585818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43982,57 +43982,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836708800" name="Picture">
+                  <wp:docPr id="1031523778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836708800" name="Picture"/>
+                          <pic:cNvPr id="1031523778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44085,57 +44085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="482351941" name="Picture">
+                  <wp:docPr id="1075950316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="482351941" name="Picture"/>
+                          <pic:cNvPr id="1075950316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45462,57 +45462,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292861292" name="Picture">
+                  <wp:docPr id="550432045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292861292" name="Picture"/>
+                          <pic:cNvPr id="550432045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46605,57 +46605,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1518082313" name="Picture">
+                        <wp:docPr id="569516706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1518082313" name="Picture"/>
+                                <pic:cNvPr id="569516706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47826,57 +47826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816066357" name="Picture">
+                  <wp:docPr id="1988232244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816066357" name="Picture"/>
+                          <pic:cNvPr id="1988232244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47897,57 +47897,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010220446" name="Picture">
+                  <wp:docPr id="924748323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010220446" name="Picture"/>
+                          <pic:cNvPr id="924748323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48311,57 +48311,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524184935" name="Picture">
+                  <wp:docPr id="716879827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524184935" name="Picture"/>
+                          <pic:cNvPr id="716879827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>