--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831067038" name="Picture">
+                  <wp:docPr id="446414240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831067038" name="Picture"/>
+                          <pic:cNvPr id="446414240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945367078" name="Picture">
+                  <wp:docPr id="374340838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945367078" name="Picture"/>
+                          <pic:cNvPr id="374340838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858054106" name="Picture">
+                        <wp:docPr id="52624212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858054106" name="Picture"/>
+                                <pic:cNvPr id="52624212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111073702" name="Picture">
+                  <wp:docPr id="194121256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111073702" name="Picture"/>
+                          <pic:cNvPr id="194121256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011169826" name="Picture">
+                  <wp:docPr id="1469168825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011169826" name="Picture"/>
+                          <pic:cNvPr id="1469168825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42065846" name="Picture">
+                  <wp:docPr id="534449786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42065846" name="Picture"/>
+                          <pic:cNvPr id="534449786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808542623" name="Picture">
+                  <wp:docPr id="1384534465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808542623" name="Picture"/>
+                          <pic:cNvPr id="1384534465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858223775" name="Picture">
+                  <wp:docPr id="958237397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858223775" name="Picture"/>
+                          <pic:cNvPr id="958237397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274646567" name="Picture">
+                        <wp:docPr id="692653669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274646567" name="Picture"/>
+                                <pic:cNvPr id="692653669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="383000153" name="Picture">
+                        <wp:docPr id="1317970306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="383000153" name="Picture"/>
+                                <pic:cNvPr id="1317970306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="45006416" name="Picture">
+                        <wp:docPr id="1118340550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="45006416" name="Picture"/>
+                                <pic:cNvPr id="1118340550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="608726542" name="Picture">
+                        <wp:docPr id="1152615053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="608726542" name="Picture"/>
+                                <pic:cNvPr id="1152615053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="275751748" name="Picture">
+                        <wp:docPr id="2114506258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="275751748" name="Picture"/>
+                                <pic:cNvPr id="2114506258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1408236370" name="Picture">
+                        <wp:docPr id="1409750810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1408236370" name="Picture"/>
+                                <pic:cNvPr id="1409750810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="176076362" name="Picture">
+                        <wp:docPr id="187549749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="176076362" name="Picture"/>
+                                <pic:cNvPr id="187549749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="531694655" name="Picture">
+                        <wp:docPr id="951162887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="531694655" name="Picture"/>
+                                <pic:cNvPr id="951162887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="308623523" name="Picture">
+                        <wp:docPr id="1756640932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="308623523" name="Picture"/>
+                                <pic:cNvPr id="1756640932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="564700585" name="Picture">
+                        <wp:docPr id="1258370665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="564700585" name="Picture"/>
+                                <pic:cNvPr id="1258370665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="754663847" name="Picture">
+                        <wp:docPr id="1197770990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="754663847" name="Picture"/>
+                                <pic:cNvPr id="1197770990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2086194385" name="Picture">
+                        <wp:docPr id="1094368480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2086194385" name="Picture"/>
+                                <pic:cNvPr id="1094368480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528147146" name="Picture">
+                  <wp:docPr id="44995457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528147146" name="Picture"/>
+                          <pic:cNvPr id="44995457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522654235" name="Picture">
+                  <wp:docPr id="804076959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522654235" name="Picture"/>
+                          <pic:cNvPr id="804076959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385954165" name="Picture">
+                  <wp:docPr id="670534612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385954165" name="Picture"/>
+                          <pic:cNvPr id="670534612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063815796" name="Picture">
+                  <wp:docPr id="142460228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063815796" name="Picture"/>
+                          <pic:cNvPr id="142460228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607795616" name="Picture">
+                  <wp:docPr id="1930466074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607795616" name="Picture"/>
+                          <pic:cNvPr id="1930466074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477651306" name="Picture">
+                  <wp:docPr id="2048541559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477651306" name="Picture"/>
+                          <pic:cNvPr id="2048541559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="356610058" name="Picture">
+                        <wp:docPr id="1721428819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="356610058" name="Picture"/>
+                                <pic:cNvPr id="1721428819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="89696584" name="Picture">
+                        <wp:docPr id="1800429317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="89696584" name="Picture"/>
+                                <pic:cNvPr id="1800429317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18741,57 +18741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554526984" name="Picture">
+                  <wp:docPr id="1244923669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554526984" name="Picture"/>
+                          <pic:cNvPr id="1244923669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18830,57 +18830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089648026" name="Picture">
+                  <wp:docPr id="152792692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089648026" name="Picture"/>
+                          <pic:cNvPr id="152792692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19474,57 +19474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10507813" name="Picture">
+                  <wp:docPr id="1624944677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10507813" name="Picture"/>
+                          <pic:cNvPr id="1624944677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20472,57 +20472,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186732962" name="Picture">
+                  <wp:docPr id="1275554207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186732962" name="Picture"/>
+                          <pic:cNvPr id="1275554207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20575,57 +20575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927830044" name="Picture">
+                  <wp:docPr id="2035703548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927830044" name="Picture"/>
+                          <pic:cNvPr id="2035703548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21956,57 +21956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244811922" name="Picture">
+                  <wp:docPr id="1864406437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244811922" name="Picture"/>
+                          <pic:cNvPr id="1864406437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23118,57 +23118,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="113378977" name="Picture">
+                        <wp:docPr id="1433720306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="113378977" name="Picture"/>
+                                <pic:cNvPr id="1433720306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24093,57 +24093,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1953955757" name="Picture">
+                        <wp:docPr id="828790108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1953955757" name="Picture"/>
+                                <pic:cNvPr id="828790108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25482,57 +25482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654069388" name="Picture">
+                  <wp:docPr id="1120853447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654069388" name="Picture"/>
+                          <pic:cNvPr id="1120853447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25571,57 +25571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594295261" name="Picture">
+                  <wp:docPr id="1804595717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594295261" name="Picture"/>
+                          <pic:cNvPr id="1804595717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26215,57 +26215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614721126" name="Picture">
+                  <wp:docPr id="338252208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614721126" name="Picture"/>
+                          <pic:cNvPr id="338252208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27213,57 +27213,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499896760" name="Picture">
+                  <wp:docPr id="1326786587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499896760" name="Picture"/>
+                          <pic:cNvPr id="1326786587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27316,57 +27316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287782863" name="Picture">
+                  <wp:docPr id="1984998487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287782863" name="Picture"/>
+                          <pic:cNvPr id="1984998487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28693,57 +28693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259448050" name="Picture">
+                  <wp:docPr id="2136337684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259448050" name="Picture"/>
+                          <pic:cNvPr id="2136337684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29836,57 +29836,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1844797268" name="Picture">
+                        <wp:docPr id="1521692496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1844797268" name="Picture"/>
+                                <pic:cNvPr id="1521692496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31197,57 +31197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423810388" name="Picture">
+                  <wp:docPr id="182338655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423810388" name="Picture"/>
+                          <pic:cNvPr id="182338655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31286,57 +31286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874384989" name="Picture">
+                  <wp:docPr id="541415557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874384989" name="Picture"/>
+                          <pic:cNvPr id="541415557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31930,57 +31930,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224428692" name="Picture">
+                  <wp:docPr id="32998825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224428692" name="Picture"/>
+                          <pic:cNvPr id="32998825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32928,57 +32928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920649393" name="Picture">
+                  <wp:docPr id="543033453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920649393" name="Picture"/>
+                          <pic:cNvPr id="543033453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33031,57 +33031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472502268" name="Picture">
+                  <wp:docPr id="1382517077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472502268" name="Picture"/>
+                          <pic:cNvPr id="1382517077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34408,57 +34408,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988253575" name="Picture">
+                  <wp:docPr id="2032081485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988253575" name="Picture"/>
+                          <pic:cNvPr id="2032081485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35551,57 +35551,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1301270153" name="Picture">
+                        <wp:docPr id="2057327992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1301270153" name="Picture"/>
+                                <pic:cNvPr id="2057327992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36772,57 +36772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266870538" name="Picture">
+                  <wp:docPr id="2079122707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266870538" name="Picture"/>
+                          <pic:cNvPr id="2079122707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36843,57 +36843,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015953617" name="Picture">
+                  <wp:docPr id="210708413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015953617" name="Picture"/>
+                          <pic:cNvPr id="210708413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37257,57 +37257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068375435" name="Picture">
+                  <wp:docPr id="1459314512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068375435" name="Picture"/>
+                          <pic:cNvPr id="1459314512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>