--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748566772" name="Picture">
+                  <wp:docPr id="1740199634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748566772" name="Picture"/>
+                          <pic:cNvPr id="1740199634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="389114858" name="Picture">
+                  <wp:docPr id="1631743743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="389114858" name="Picture"/>
+                          <pic:cNvPr id="1631743743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1994837243" name="Picture">
+                        <wp:docPr id="110012857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1994837243" name="Picture"/>
+                                <pic:cNvPr id="110012857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949433245" name="Picture">
+                  <wp:docPr id="724954136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949433245" name="Picture"/>
+                          <pic:cNvPr id="724954136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518954332" name="Picture">
+                  <wp:docPr id="1435429820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518954332" name="Picture"/>
+                          <pic:cNvPr id="1435429820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856284160" name="Picture">
+                  <wp:docPr id="1662970889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856284160" name="Picture"/>
+                          <pic:cNvPr id="1662970889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901092002" name="Picture">
+                  <wp:docPr id="1127878939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901092002" name="Picture"/>
+                          <pic:cNvPr id="1127878939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320402717" name="Picture">
+                  <wp:docPr id="1109124623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320402717" name="Picture"/>
+                          <pic:cNvPr id="1109124623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="602496747" name="Picture">
+                        <wp:docPr id="1496741983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="602496747" name="Picture"/>
+                                <pic:cNvPr id="1496741983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1756567670" name="Picture">
+                        <wp:docPr id="1278547514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1756567670" name="Picture"/>
+                                <pic:cNvPr id="1278547514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1512100750" name="Picture">
+                        <wp:docPr id="853809773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1512100750" name="Picture"/>
+                                <pic:cNvPr id="853809773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="446118303" name="Picture">
+                        <wp:docPr id="160283337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="446118303" name="Picture"/>
+                                <pic:cNvPr id="160283337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="693425205" name="Picture">
+                        <wp:docPr id="184203838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="693425205" name="Picture"/>
+                                <pic:cNvPr id="184203838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1881130263" name="Picture">
+                        <wp:docPr id="742200547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1881130263" name="Picture"/>
+                                <pic:cNvPr id="742200547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1072062642" name="Picture">
+                        <wp:docPr id="933859559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1072062642" name="Picture"/>
+                                <pic:cNvPr id="933859559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="680502324" name="Picture">
+                        <wp:docPr id="1039649297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="680502324" name="Picture"/>
+                                <pic:cNvPr id="1039649297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1734343823" name="Picture">
+                        <wp:docPr id="1935329374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1734343823" name="Picture"/>
+                                <pic:cNvPr id="1935329374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="194960092" name="Picture">
+                        <wp:docPr id="1733594282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="194960092" name="Picture"/>
+                                <pic:cNvPr id="1733594282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="631565862" name="Picture">
+                        <wp:docPr id="1528615974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="631565862" name="Picture"/>
+                                <pic:cNvPr id="1528615974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2091241847" name="Picture">
+                        <wp:docPr id="987338953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2091241847" name="Picture"/>
+                                <pic:cNvPr id="987338953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="611829566" name="Picture">
+                        <wp:docPr id="936591994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="611829566" name="Picture"/>
+                                <pic:cNvPr id="936591994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="289822303" name="Picture">
+                        <wp:docPr id="442268314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="289822303" name="Picture"/>
+                                <pic:cNvPr id="442268314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1963996568" name="Picture">
+                        <wp:docPr id="1801883531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1963996568" name="Picture"/>
+                                <pic:cNvPr id="1801883531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678826141" name="Picture">
+                  <wp:docPr id="653980432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678826141" name="Picture"/>
+                          <pic:cNvPr id="653980432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763125436" name="Picture">
+                  <wp:docPr id="1764180799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763125436" name="Picture"/>
+                          <pic:cNvPr id="1764180799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581970502" name="Picture">
+                  <wp:docPr id="351273890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581970502" name="Picture"/>
+                          <pic:cNvPr id="351273890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787668693" name="Picture">
+                  <wp:docPr id="261151367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787668693" name="Picture"/>
+                          <pic:cNvPr id="261151367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94367234" name="Picture">
+                  <wp:docPr id="164915899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94367234" name="Picture"/>
+                          <pic:cNvPr id="164915899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112383537" name="Picture">
+                  <wp:docPr id="376705084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112383537" name="Picture"/>
+                          <pic:cNvPr id="376705084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="606674746" name="Picture">
+                        <wp:docPr id="1487975127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="606674746" name="Picture"/>
+                                <pic:cNvPr id="1487975127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282139030" name="Picture">
+                  <wp:docPr id="1980988204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282139030" name="Picture"/>
+                          <pic:cNvPr id="1980988204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766243870" name="Picture">
+                  <wp:docPr id="1602497082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766243870" name="Picture"/>
+                          <pic:cNvPr id="1602497082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100314307" name="Picture">
+                  <wp:docPr id="50269463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100314307" name="Picture"/>
+                          <pic:cNvPr id="50269463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975369895" name="Picture">
+                  <wp:docPr id="1227679144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975369895" name="Picture"/>
+                          <pic:cNvPr id="1227679144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590985800" name="Picture">
+                  <wp:docPr id="597709954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590985800" name="Picture"/>
+                          <pic:cNvPr id="597709954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865078371" name="Picture">
+                  <wp:docPr id="740808949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865078371" name="Picture"/>
+                          <pic:cNvPr id="740808949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908021353" name="Picture">
+                        <wp:docPr id="1798191085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908021353" name="Picture"/>
+                                <pic:cNvPr id="1798191085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="830627205" name="Picture">
+                        <wp:docPr id="2085023858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="830627205" name="Picture"/>
+                                <pic:cNvPr id="2085023858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264036117" name="Picture">
+                  <wp:docPr id="211868073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264036117" name="Picture"/>
+                          <pic:cNvPr id="211868073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276355830" name="Picture">
+                  <wp:docPr id="475603052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276355830" name="Picture"/>
+                          <pic:cNvPr id="475603052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6565820" name="Picture">
+                  <wp:docPr id="848560632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6565820" name="Picture"/>
+                          <pic:cNvPr id="848560632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380418271" name="Picture">
+                  <wp:docPr id="15856089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380418271" name="Picture"/>
+                          <pic:cNvPr id="15856089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977414124" name="Picture">
+                  <wp:docPr id="1921303054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977414124" name="Picture"/>
+                          <pic:cNvPr id="1921303054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931677272" name="Picture">
+                  <wp:docPr id="1715852116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931677272" name="Picture"/>
+                          <pic:cNvPr id="1715852116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="952412868" name="Picture">
+                        <wp:docPr id="829987393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="952412868" name="Picture"/>
+                                <pic:cNvPr id="829987393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33109,57 +33109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585792713" name="Picture">
+                  <wp:docPr id="1681820333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585792713" name="Picture"/>
+                          <pic:cNvPr id="1681820333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33198,57 +33198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012880906" name="Picture">
+                  <wp:docPr id="1658899098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012880906" name="Picture"/>
+                          <pic:cNvPr id="1658899098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33842,57 +33842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567302607" name="Picture">
+                  <wp:docPr id="398458389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567302607" name="Picture"/>
+                          <pic:cNvPr id="398458389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34840,57 +34840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44334378" name="Picture">
+                  <wp:docPr id="264680806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44334378" name="Picture"/>
+                          <pic:cNvPr id="264680806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34943,57 +34943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991653667" name="Picture">
+                  <wp:docPr id="392868421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991653667" name="Picture"/>
+                          <pic:cNvPr id="392868421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36320,57 +36320,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112076317" name="Picture">
+                  <wp:docPr id="110039169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112076317" name="Picture"/>
+                          <pic:cNvPr id="110039169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37463,57 +37463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1412890460" name="Picture">
+                        <wp:docPr id="663121597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1412890460" name="Picture"/>
+                                <pic:cNvPr id="663121597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38831,57 +38831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359981478" name="Picture">
+                  <wp:docPr id="1500867951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359981478" name="Picture"/>
+                          <pic:cNvPr id="1500867951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38920,57 +38920,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849375940" name="Picture">
+                  <wp:docPr id="1301418874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849375940" name="Picture"/>
+                          <pic:cNvPr id="1301418874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39552,57 +39552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="989719682" name="Picture">
+                  <wp:docPr id="258866885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="989719682" name="Picture"/>
+                          <pic:cNvPr id="258866885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40496,57 +40496,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005550135" name="Picture">
+                  <wp:docPr id="1928247818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005550135" name="Picture"/>
+                          <pic:cNvPr id="1928247818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40608,57 +40608,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287885" name="Picture">
+                  <wp:docPr id="883392748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287885" name="Picture"/>
+                          <pic:cNvPr id="883392748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42267,57 +42267,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064190148" name="Picture">
+                  <wp:docPr id="1186071924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064190148" name="Picture"/>
+                          <pic:cNvPr id="1186071924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43446,57 +43446,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499521009" name="Picture">
+                  <wp:docPr id="799967377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499521009" name="Picture"/>
+                          <pic:cNvPr id="799967377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43526,57 +43526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718939675" name="Picture">
+                  <wp:docPr id="1817787275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718939675" name="Picture"/>
+                          <pic:cNvPr id="1817787275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44014,57 +44014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639664899" name="Picture">
+                  <wp:docPr id="1675513794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639664899" name="Picture"/>
+                          <pic:cNvPr id="1675513794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>