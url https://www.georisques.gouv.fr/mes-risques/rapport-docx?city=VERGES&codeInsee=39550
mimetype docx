--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348602845" name="Picture">
+                  <wp:docPr id="1806327576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348602845" name="Picture"/>
+                          <pic:cNvPr id="1806327576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384584109" name="Picture">
+                  <wp:docPr id="2130761067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384584109" name="Picture"/>
+                          <pic:cNvPr id="2130761067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2123271516" name="Picture">
+                        <wp:docPr id="1156451807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2123271516" name="Picture"/>
+                                <pic:cNvPr id="1156451807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265836207" name="Picture">
+                  <wp:docPr id="1155720320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265836207" name="Picture"/>
+                          <pic:cNvPr id="1155720320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425468265" name="Picture">
+                  <wp:docPr id="1109104373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425468265" name="Picture"/>
+                          <pic:cNvPr id="1109104373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887810519" name="Picture">
+                  <wp:docPr id="66776006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887810519" name="Picture"/>
+                          <pic:cNvPr id="66776006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881794325" name="Picture">
+                  <wp:docPr id="1594046223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881794325" name="Picture"/>
+                          <pic:cNvPr id="1594046223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654484271" name="Picture">
+                  <wp:docPr id="1542040728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654484271" name="Picture"/>
+                          <pic:cNvPr id="1542040728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1711340877" name="Picture">
+                        <wp:docPr id="252380166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1711340877" name="Picture"/>
+                                <pic:cNvPr id="252380166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1129697636" name="Picture">
+                        <wp:docPr id="48166297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1129697636" name="Picture"/>
+                                <pic:cNvPr id="48166297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693619614" name="Picture">
+                        <wp:docPr id="173685245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693619614" name="Picture"/>
+                                <pic:cNvPr id="173685245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="72016316" name="Picture">
+                        <wp:docPr id="237158432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="72016316" name="Picture"/>
+                                <pic:cNvPr id="237158432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476928775" name="Picture">
+                        <wp:docPr id="799193919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476928775" name="Picture"/>
+                                <pic:cNvPr id="799193919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="72017469" name="Picture">
+                        <wp:docPr id="724971669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="72017469" name="Picture"/>
+                                <pic:cNvPr id="724971669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1267552030" name="Picture">
+                        <wp:docPr id="941760305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1267552030" name="Picture"/>
+                                <pic:cNvPr id="941760305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2133202270" name="Picture">
+                        <wp:docPr id="883520889" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2133202270" name="Picture"/>
+                                <pic:cNvPr id="883520889" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889476533" name="Picture">
+                        <wp:docPr id="638022702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889476533" name="Picture"/>
+                                <pic:cNvPr id="638022702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="942766231" name="Picture">
+                        <wp:docPr id="1836359220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="942766231" name="Picture"/>
+                                <pic:cNvPr id="1836359220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="346300101" name="Picture">
+                        <wp:docPr id="1394735583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="346300101" name="Picture"/>
+                                <pic:cNvPr id="1394735583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1855127334" name="Picture">
+                        <wp:docPr id="1964745302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1855127334" name="Picture"/>
+                                <pic:cNvPr id="1964745302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="891954964" name="Picture">
+                        <wp:docPr id="2066941308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="891954964" name="Picture"/>
+                                <pic:cNvPr id="2066941308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="464643310" name="Picture">
+                        <wp:docPr id="1620308781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="464643310" name="Picture"/>
+                                <pic:cNvPr id="1620308781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1380533173" name="Picture">
+                        <wp:docPr id="2106467135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1380533173" name="Picture"/>
+                                <pic:cNvPr id="2106467135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135567150" name="Picture">
+                  <wp:docPr id="1066961396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135567150" name="Picture"/>
+                          <pic:cNvPr id="1066961396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105727561" name="Picture">
+                  <wp:docPr id="2056442862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105727561" name="Picture"/>
+                          <pic:cNvPr id="2056442862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646298388" name="Picture">
+                  <wp:docPr id="497858459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646298388" name="Picture"/>
+                          <pic:cNvPr id="497858459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386482717" name="Picture">
+                  <wp:docPr id="1493097664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386482717" name="Picture"/>
+                          <pic:cNvPr id="1493097664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744714171" name="Picture">
+                  <wp:docPr id="1107200402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744714171" name="Picture"/>
+                          <pic:cNvPr id="1107200402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973642326" name="Picture">
+                  <wp:docPr id="981893305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973642326" name="Picture"/>
+                          <pic:cNvPr id="981893305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1219328819" name="Picture">
+                        <wp:docPr id="1885268066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1219328819" name="Picture"/>
+                                <pic:cNvPr id="1885268066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286249215" name="Picture">
+                  <wp:docPr id="284837899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286249215" name="Picture"/>
+                          <pic:cNvPr id="284837899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013963497" name="Picture">
+                  <wp:docPr id="1036269911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013963497" name="Picture"/>
+                          <pic:cNvPr id="1036269911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541221432" name="Picture">
+                  <wp:docPr id="987683701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541221432" name="Picture"/>
+                          <pic:cNvPr id="987683701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390243493" name="Picture">
+                  <wp:docPr id="954134133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390243493" name="Picture"/>
+                          <pic:cNvPr id="954134133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70537872" name="Picture">
+                  <wp:docPr id="1151947594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70537872" name="Picture"/>
+                          <pic:cNvPr id="1151947594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577901053" name="Picture">
+                  <wp:docPr id="2013431699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577901053" name="Picture"/>
+                          <pic:cNvPr id="2013431699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1265756113" name="Picture">
+                        <wp:docPr id="1107491092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1265756113" name="Picture"/>
+                                <pic:cNvPr id="1107491092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1327419942" name="Picture">
+                        <wp:docPr id="1120943574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1327419942" name="Picture"/>
+                                <pic:cNvPr id="1120943574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443831738" name="Picture">
+                  <wp:docPr id="174893549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443831738" name="Picture"/>
+                          <pic:cNvPr id="174893549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787302463" name="Picture">
+                  <wp:docPr id="772037152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787302463" name="Picture"/>
+                          <pic:cNvPr id="772037152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545053850" name="Picture">
+                  <wp:docPr id="619400886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545053850" name="Picture"/>
+                          <pic:cNvPr id="619400886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162919211" name="Picture">
+                  <wp:docPr id="354515995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162919211" name="Picture"/>
+                          <pic:cNvPr id="354515995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1846744510" name="Picture">
+                  <wp:docPr id="906882104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1846744510" name="Picture"/>
+                          <pic:cNvPr id="906882104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068331106" name="Picture">
+                  <wp:docPr id="1567299350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068331106" name="Picture"/>
+                          <pic:cNvPr id="1567299350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31941,57 +31941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133653150" name="Picture">
+                  <wp:docPr id="517042314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133653150" name="Picture"/>
+                          <pic:cNvPr id="517042314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32030,57 +32030,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037484840" name="Picture">
+                  <wp:docPr id="453445601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037484840" name="Picture"/>
+                          <pic:cNvPr id="453445601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32710,57 +32710,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858409020" name="Picture">
+                  <wp:docPr id="1833605898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858409020" name="Picture"/>
+                          <pic:cNvPr id="1833605898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33771,57 +33771,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788642012" name="Picture">
+                  <wp:docPr id="175918145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788642012" name="Picture"/>
+                          <pic:cNvPr id="175918145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33874,57 +33874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134961721" name="Picture">
+                  <wp:docPr id="2039166801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134961721" name="Picture"/>
+                          <pic:cNvPr id="2039166801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35332,57 +35332,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165631947" name="Picture">
+                  <wp:docPr id="454783383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165631947" name="Picture"/>
+                          <pic:cNvPr id="454783383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36529,57 +36529,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2114249661" name="Picture">
+                        <wp:docPr id="295936296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2114249661" name="Picture"/>
+                                <pic:cNvPr id="295936296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38699,57 +38699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322038237" name="Picture">
+                  <wp:docPr id="1039278410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322038237" name="Picture"/>
+                          <pic:cNvPr id="1039278410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38788,57 +38788,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803980782" name="Picture">
+                  <wp:docPr id="169946591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803980782" name="Picture"/>
+                          <pic:cNvPr id="169946591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39432,57 +39432,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990967973" name="Picture">
+                  <wp:docPr id="101148498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990967973" name="Picture"/>
+                          <pic:cNvPr id="101148498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40430,57 +40430,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050066914" name="Picture">
+                  <wp:docPr id="1848995138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050066914" name="Picture"/>
+                          <pic:cNvPr id="1848995138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40533,57 +40533,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156166816" name="Picture">
+                  <wp:docPr id="1361250150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156166816" name="Picture"/>
+                          <pic:cNvPr id="1361250150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41910,57 +41910,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599218509" name="Picture">
+                  <wp:docPr id="1975238450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599218509" name="Picture"/>
+                          <pic:cNvPr id="1975238450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43053,57 +43053,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2124295510" name="Picture">
+                        <wp:docPr id="297425454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2124295510" name="Picture"/>
+                                <pic:cNvPr id="297425454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44324,57 +44324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009157341" name="Picture">
+                  <wp:docPr id="335349999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009157341" name="Picture"/>
+                          <pic:cNvPr id="335349999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44404,57 +44404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998455709" name="Picture">
+                  <wp:docPr id="1299405415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998455709" name="Picture"/>
+                          <pic:cNvPr id="1299405415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44883,57 +44883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769075764" name="Picture">
+                  <wp:docPr id="2050165270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769075764" name="Picture"/>
+                          <pic:cNvPr id="2050165270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47178,57 +47178,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640321034" name="Picture">
+                  <wp:docPr id="261881221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640321034" name="Picture"/>
+                          <pic:cNvPr id="261881221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47249,57 +47249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126744702" name="Picture">
+                  <wp:docPr id="1483484787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126744702" name="Picture"/>
+                          <pic:cNvPr id="1483484787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47663,57 +47663,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471862437" name="Picture">
+                  <wp:docPr id="988671186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471862437" name="Picture"/>
+                          <pic:cNvPr id="988671186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>