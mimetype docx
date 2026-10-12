--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487917305" name="Picture">
+                  <wp:docPr id="1039298036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487917305" name="Picture"/>
+                          <pic:cNvPr id="1039298036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832735216" name="Picture">
+                  <wp:docPr id="206909790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832735216" name="Picture"/>
+                          <pic:cNvPr id="206909790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="315241188" name="Picture">
+                        <wp:docPr id="1880904651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="315241188" name="Picture"/>
+                                <pic:cNvPr id="1880904651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768772809" name="Picture">
+                  <wp:docPr id="345929664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768772809" name="Picture"/>
+                          <pic:cNvPr id="345929664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362551187" name="Picture">
+                  <wp:docPr id="249190160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362551187" name="Picture"/>
+                          <pic:cNvPr id="249190160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857537192" name="Picture">
+                  <wp:docPr id="252285754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857537192" name="Picture"/>
+                          <pic:cNvPr id="252285754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729711978" name="Picture">
+                  <wp:docPr id="1840536752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729711978" name="Picture"/>
+                          <pic:cNvPr id="1840536752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330562943" name="Picture">
+                  <wp:docPr id="991311728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330562943" name="Picture"/>
+                          <pic:cNvPr id="991311728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1915317836" name="Picture">
+                        <wp:docPr id="572775096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1915317836" name="Picture"/>
+                                <pic:cNvPr id="572775096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1895434670" name="Picture">
+                        <wp:docPr id="2140731900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1895434670" name="Picture"/>
+                                <pic:cNvPr id="2140731900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1564170014" name="Picture">
+                        <wp:docPr id="246236441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1564170014" name="Picture"/>
+                                <pic:cNvPr id="246236441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553864838" name="Picture">
+                        <wp:docPr id="1179919337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553864838" name="Picture"/>
+                                <pic:cNvPr id="1179919337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1927503550" name="Picture">
+                        <wp:docPr id="1376329917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1927503550" name="Picture"/>
+                                <pic:cNvPr id="1376329917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1898679512" name="Picture">
+                        <wp:docPr id="1026632218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1898679512" name="Picture"/>
+                                <pic:cNvPr id="1026632218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2017485705" name="Picture">
+                        <wp:docPr id="809472153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2017485705" name="Picture"/>
+                                <pic:cNvPr id="809472153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546622529" name="Picture">
+                        <wp:docPr id="1090924057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546622529" name="Picture"/>
+                                <pic:cNvPr id="1090924057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104968491" name="Picture">
+                        <wp:docPr id="1377310966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104968491" name="Picture"/>
+                                <pic:cNvPr id="1377310966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1560968513" name="Picture">
+                        <wp:docPr id="1566423817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1560968513" name="Picture"/>
+                                <pic:cNvPr id="1566423817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="262784548" name="Picture">
+                        <wp:docPr id="643420726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="262784548" name="Picture"/>
+                                <pic:cNvPr id="643420726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2094815300" name="Picture">
+                        <wp:docPr id="378363718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2094815300" name="Picture"/>
+                                <pic:cNvPr id="378363718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1334490091" name="Picture">
+                        <wp:docPr id="123921676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1334490091" name="Picture"/>
+                                <pic:cNvPr id="123921676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="938383831" name="Picture">
+                        <wp:docPr id="2006978840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="938383831" name="Picture"/>
+                                <pic:cNvPr id="2006978840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977086276" name="Picture">
+                        <wp:docPr id="1709225417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977086276" name="Picture"/>
+                                <pic:cNvPr id="1709225417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711162622" name="Picture">
+                  <wp:docPr id="1621561779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711162622" name="Picture"/>
+                          <pic:cNvPr id="1621561779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404054696" name="Picture">
+                  <wp:docPr id="239791529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404054696" name="Picture"/>
+                          <pic:cNvPr id="239791529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365073740" name="Picture">
+                  <wp:docPr id="541789836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365073740" name="Picture"/>
+                          <pic:cNvPr id="541789836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912577473" name="Picture">
+                  <wp:docPr id="1808800369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912577473" name="Picture"/>
+                          <pic:cNvPr id="1808800369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433530512" name="Picture">
+                  <wp:docPr id="1676979729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433530512" name="Picture"/>
+                          <pic:cNvPr id="1676979729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426509519" name="Picture">
+                  <wp:docPr id="1268642116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426509519" name="Picture"/>
+                          <pic:cNvPr id="1268642116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="287940016" name="Picture">
+                        <wp:docPr id="1580555389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="287940016" name="Picture"/>
+                                <pic:cNvPr id="1580555389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904059275" name="Picture">
+                  <wp:docPr id="1683336130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904059275" name="Picture"/>
+                          <pic:cNvPr id="1683336130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125931192" name="Picture">
+                  <wp:docPr id="1850485939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125931192" name="Picture"/>
+                          <pic:cNvPr id="1850485939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598664387" name="Picture">
+                  <wp:docPr id="451822515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598664387" name="Picture"/>
+                          <pic:cNvPr id="451822515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466974505" name="Picture">
+                  <wp:docPr id="942191663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466974505" name="Picture"/>
+                          <pic:cNvPr id="942191663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567326071" name="Picture">
+                  <wp:docPr id="355428117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567326071" name="Picture"/>
+                          <pic:cNvPr id="355428117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108488728" name="Picture">
+                  <wp:docPr id="3787657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108488728" name="Picture"/>
+                          <pic:cNvPr id="3787657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="863394812" name="Picture">
+                        <wp:docPr id="84615301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="863394812" name="Picture"/>
+                                <pic:cNvPr id="84615301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613184376" name="Picture">
+                  <wp:docPr id="1260439086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613184376" name="Picture"/>
+                          <pic:cNvPr id="1260439086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195028726" name="Picture">
+                  <wp:docPr id="2006896445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195028726" name="Picture"/>
+                          <pic:cNvPr id="2006896445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644164656" name="Picture">
+                  <wp:docPr id="383202979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644164656" name="Picture"/>
+                          <pic:cNvPr id="383202979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264168328" name="Picture">
+                  <wp:docPr id="1115917518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264168328" name="Picture"/>
+                          <pic:cNvPr id="1115917518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659958845" name="Picture">
+                  <wp:docPr id="1142650125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659958845" name="Picture"/>
+                          <pic:cNvPr id="1142650125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870372379" name="Picture">
+                  <wp:docPr id="1308180040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870372379" name="Picture"/>
+                          <pic:cNvPr id="1308180040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="255701010" name="Picture">
+                        <wp:docPr id="428038947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="255701010" name="Picture"/>
+                                <pic:cNvPr id="428038947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006992552" name="Picture">
+                  <wp:docPr id="495729957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006992552" name="Picture"/>
+                          <pic:cNvPr id="495729957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385202477" name="Picture">
+                  <wp:docPr id="1676182978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385202477" name="Picture"/>
+                          <pic:cNvPr id="1676182978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181663176" name="Picture">
+                  <wp:docPr id="1689448080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181663176" name="Picture"/>
+                          <pic:cNvPr id="1689448080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372179543" name="Picture">
+                  <wp:docPr id="2007894695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372179543" name="Picture"/>
+                          <pic:cNvPr id="2007894695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981912005" name="Picture">
+                  <wp:docPr id="654180676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981912005" name="Picture"/>
+                          <pic:cNvPr id="654180676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876762924" name="Picture">
+                  <wp:docPr id="1828473193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876762924" name="Picture"/>
+                          <pic:cNvPr id="1828473193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1096465078" name="Picture">
+                        <wp:docPr id="769122976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1096465078" name="Picture"/>
+                                <pic:cNvPr id="769122976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429785094" name="Picture">
+                  <wp:docPr id="1055507273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429785094" name="Picture"/>
+                          <pic:cNvPr id="1055507273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218470025" name="Picture">
+                  <wp:docPr id="750380246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218470025" name="Picture"/>
+                          <pic:cNvPr id="750380246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361750769" name="Picture">
+                  <wp:docPr id="2098058738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361750769" name="Picture"/>
+                          <pic:cNvPr id="2098058738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943111809" name="Picture">
+                  <wp:docPr id="328134011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943111809" name="Picture"/>
+                          <pic:cNvPr id="328134011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435381762" name="Picture">
+                  <wp:docPr id="1938897022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435381762" name="Picture"/>
+                          <pic:cNvPr id="1938897022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127827197" name="Picture">
+                  <wp:docPr id="1327850306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127827197" name="Picture"/>
+                          <pic:cNvPr id="1327850306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146151250" name="Picture">
+                  <wp:docPr id="1022658032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146151250" name="Picture"/>
+                          <pic:cNvPr id="1022658032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370859300" name="Picture">
+                  <wp:docPr id="295120642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370859300" name="Picture"/>
+                          <pic:cNvPr id="295120642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329513723" name="Picture">
+                  <wp:docPr id="40755224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329513723" name="Picture"/>
+                          <pic:cNvPr id="40755224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>