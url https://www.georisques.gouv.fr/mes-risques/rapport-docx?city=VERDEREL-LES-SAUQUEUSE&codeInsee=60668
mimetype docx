--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331268142" name="Picture">
+                  <wp:docPr id="745444800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331268142" name="Picture"/>
+                          <pic:cNvPr id="745444800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785091021" name="Picture">
+                  <wp:docPr id="316024892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785091021" name="Picture"/>
+                          <pic:cNvPr id="316024892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1164726527" name="Picture">
+                        <wp:docPr id="2054286537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1164726527" name="Picture"/>
+                                <pic:cNvPr id="2054286537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638115327" name="Picture">
+                  <wp:docPr id="758052322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638115327" name="Picture"/>
+                          <pic:cNvPr id="758052322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191956467" name="Picture">
+                  <wp:docPr id="1864199549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191956467" name="Picture"/>
+                          <pic:cNvPr id="1864199549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585738674" name="Picture">
+                  <wp:docPr id="161967295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585738674" name="Picture"/>
+                          <pic:cNvPr id="161967295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059490689" name="Picture">
+                  <wp:docPr id="316942051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059490689" name="Picture"/>
+                          <pic:cNvPr id="316942051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279981124" name="Picture">
+                  <wp:docPr id="638519779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279981124" name="Picture"/>
+                          <pic:cNvPr id="638519779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1420852923" name="Picture">
+                        <wp:docPr id="1360863875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1420852923" name="Picture"/>
+                                <pic:cNvPr id="1360863875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1616992378" name="Picture">
+                        <wp:docPr id="1654037820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1616992378" name="Picture"/>
+                                <pic:cNvPr id="1654037820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="25142747" name="Picture">
+                        <wp:docPr id="1963736499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="25142747" name="Picture"/>
+                                <pic:cNvPr id="1963736499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="888848143" name="Picture">
+                        <wp:docPr id="630838731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="888848143" name="Picture"/>
+                                <pic:cNvPr id="630838731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1943638157" name="Picture">
+                        <wp:docPr id="1729222756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1943638157" name="Picture"/>
+                                <pic:cNvPr id="1729222756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="50323837" name="Picture">
+                        <wp:docPr id="776765213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="50323837" name="Picture"/>
+                                <pic:cNvPr id="776765213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536864126" name="Picture">
+                        <wp:docPr id="121496962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536864126" name="Picture"/>
+                                <pic:cNvPr id="121496962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1014146129" name="Picture">
+                        <wp:docPr id="1333240403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1014146129" name="Picture"/>
+                                <pic:cNvPr id="1333240403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229195513" name="Picture">
+                        <wp:docPr id="433641013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229195513" name="Picture"/>
+                                <pic:cNvPr id="433641013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1791161588" name="Picture">
+                        <wp:docPr id="2106264362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1791161588" name="Picture"/>
+                                <pic:cNvPr id="2106264362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="217082250" name="Picture">
+                        <wp:docPr id="1559474975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="217082250" name="Picture"/>
+                                <pic:cNvPr id="1559474975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="537692490" name="Picture">
+                        <wp:docPr id="865164565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="537692490" name="Picture"/>
+                                <pic:cNvPr id="865164565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448102784" name="Picture">
+                        <wp:docPr id="1974392301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448102784" name="Picture"/>
+                                <pic:cNvPr id="1974392301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1533625731" name="Picture">
+                        <wp:docPr id="224142723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1533625731" name="Picture"/>
+                                <pic:cNvPr id="224142723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203503445" name="Picture">
+                        <wp:docPr id="2074240648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203503445" name="Picture"/>
+                                <pic:cNvPr id="2074240648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429666249" name="Picture">
+                  <wp:docPr id="1604679597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429666249" name="Picture"/>
+                          <pic:cNvPr id="1604679597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769079788" name="Picture">
+                  <wp:docPr id="1275610364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769079788" name="Picture"/>
+                          <pic:cNvPr id="1275610364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390885120" name="Picture">
+                  <wp:docPr id="565752831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390885120" name="Picture"/>
+                          <pic:cNvPr id="565752831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454879273" name="Picture">
+                  <wp:docPr id="320941271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454879273" name="Picture"/>
+                          <pic:cNvPr id="320941271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306039081" name="Picture">
+                  <wp:docPr id="1890174559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306039081" name="Picture"/>
+                          <pic:cNvPr id="1890174559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801400136" name="Picture">
+                  <wp:docPr id="1074195137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801400136" name="Picture"/>
+                          <pic:cNvPr id="1074195137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274870525" name="Picture">
+                        <wp:docPr id="397885354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274870525" name="Picture"/>
+                                <pic:cNvPr id="397885354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176245618" name="Picture">
+                  <wp:docPr id="1574353220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176245618" name="Picture"/>
+                          <pic:cNvPr id="1574353220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838517217" name="Picture">
+                  <wp:docPr id="1202852138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838517217" name="Picture"/>
+                          <pic:cNvPr id="1202852138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815721211" name="Picture">
+                  <wp:docPr id="1767259161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815721211" name="Picture"/>
+                          <pic:cNvPr id="1767259161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903096901" name="Picture">
+                  <wp:docPr id="282670583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903096901" name="Picture"/>
+                          <pic:cNvPr id="282670583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096597493" name="Picture">
+                  <wp:docPr id="1643288485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096597493" name="Picture"/>
+                          <pic:cNvPr id="1643288485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331375336" name="Picture">
+                  <wp:docPr id="7606355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331375336" name="Picture"/>
+                          <pic:cNvPr id="7606355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1757459429" name="Picture">
+                        <wp:docPr id="1303241001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1757459429" name="Picture"/>
+                                <pic:cNvPr id="1303241001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555934376" name="Picture">
+                  <wp:docPr id="442091348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555934376" name="Picture"/>
+                          <pic:cNvPr id="442091348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398802016" name="Picture">
+                  <wp:docPr id="2008059849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398802016" name="Picture"/>
+                          <pic:cNvPr id="2008059849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519371927" name="Picture">
+                  <wp:docPr id="143437166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519371927" name="Picture"/>
+                          <pic:cNvPr id="143437166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014289889" name="Picture">
+                  <wp:docPr id="948366167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014289889" name="Picture"/>
+                          <pic:cNvPr id="948366167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093813482" name="Picture">
+                  <wp:docPr id="456140229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093813482" name="Picture"/>
+                          <pic:cNvPr id="456140229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228731148" name="Picture">
+                  <wp:docPr id="1403180953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228731148" name="Picture"/>
+                          <pic:cNvPr id="1403180953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30947,57 +30947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726627939" name="Picture">
+                  <wp:docPr id="761419295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726627939" name="Picture"/>
+                          <pic:cNvPr id="761419295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31036,57 +31036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96814229" name="Picture">
+                  <wp:docPr id="1756975669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96814229" name="Picture"/>
+                          <pic:cNvPr id="1756975669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31716,57 +31716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215190084" name="Picture">
+                  <wp:docPr id="387051249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215190084" name="Picture"/>
+                          <pic:cNvPr id="387051249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32777,57 +32777,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153000419" name="Picture">
+                  <wp:docPr id="1450305495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153000419" name="Picture"/>
+                          <pic:cNvPr id="1450305495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32880,57 +32880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446856807" name="Picture">
+                  <wp:docPr id="1708169723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446856807" name="Picture"/>
+                          <pic:cNvPr id="1708169723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34338,57 +34338,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798517615" name="Picture">
+                  <wp:docPr id="1519178052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798517615" name="Picture"/>
+                          <pic:cNvPr id="1519178052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35535,57 +35535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506728149" name="Picture">
+                        <wp:docPr id="2021323452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506728149" name="Picture"/>
+                                <pic:cNvPr id="2021323452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37705,57 +37705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471373058" name="Picture">
+                  <wp:docPr id="1798842845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471373058" name="Picture"/>
+                          <pic:cNvPr id="1798842845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37794,57 +37794,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1985230291" name="Picture">
+                  <wp:docPr id="1295654625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1985230291" name="Picture"/>
+                          <pic:cNvPr id="1295654625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38438,57 +38438,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210634090" name="Picture">
+                  <wp:docPr id="1660615400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210634090" name="Picture"/>
+                          <pic:cNvPr id="1660615400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39436,57 +39436,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876566020" name="Picture">
+                  <wp:docPr id="1889827525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876566020" name="Picture"/>
+                          <pic:cNvPr id="1889827525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39539,57 +39539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830528849" name="Picture">
+                  <wp:docPr id="443909422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830528849" name="Picture"/>
+                          <pic:cNvPr id="443909422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40916,57 +40916,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875074735" name="Picture">
+                  <wp:docPr id="374936915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875074735" name="Picture"/>
+                          <pic:cNvPr id="374936915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42059,57 +42059,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="119018816" name="Picture">
+                        <wp:docPr id="760525709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="119018816" name="Picture"/>
+                                <pic:cNvPr id="760525709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43330,57 +43330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087584240" name="Picture">
+                  <wp:docPr id="976368689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087584240" name="Picture"/>
+                          <pic:cNvPr id="976368689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43410,57 +43410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="866102394" name="Picture">
+                  <wp:docPr id="651628722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="866102394" name="Picture"/>
+                          <pic:cNvPr id="651628722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43889,57 +43889,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1593617503" name="Picture">
+                  <wp:docPr id="345907423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1593617503" name="Picture"/>
+                          <pic:cNvPr id="345907423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45624,57 +45624,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282136519" name="Picture">
+                  <wp:docPr id="1098204462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282136519" name="Picture"/>
+                          <pic:cNvPr id="1098204462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45695,57 +45695,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583586779" name="Picture">
+                  <wp:docPr id="1606000434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583586779" name="Picture"/>
+                          <pic:cNvPr id="1606000434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46109,57 +46109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699105820" name="Picture">
+                  <wp:docPr id="977585346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699105820" name="Picture"/>
+                          <pic:cNvPr id="977585346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>