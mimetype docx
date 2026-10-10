--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146270810" name="Picture">
+                  <wp:docPr id="1461526001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146270810" name="Picture"/>
+                          <pic:cNvPr id="1461526001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5799022" name="Picture">
+                  <wp:docPr id="986267125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5799022" name="Picture"/>
+                          <pic:cNvPr id="986267125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="523027236" name="Picture">
+                        <wp:docPr id="1681114347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="523027236" name="Picture"/>
+                                <pic:cNvPr id="1681114347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474254933" name="Picture">
+                  <wp:docPr id="1428620232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474254933" name="Picture"/>
+                          <pic:cNvPr id="1428620232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120205297" name="Picture">
+                  <wp:docPr id="1774662988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120205297" name="Picture"/>
+                          <pic:cNvPr id="1774662988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956062194" name="Picture">
+                  <wp:docPr id="1651664483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956062194" name="Picture"/>
+                          <pic:cNvPr id="1651664483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510057767" name="Picture">
+                  <wp:docPr id="323929234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510057767" name="Picture"/>
+                          <pic:cNvPr id="323929234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162422298" name="Picture">
+                  <wp:docPr id="1133519957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162422298" name="Picture"/>
+                          <pic:cNvPr id="1133519957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1333310714" name="Picture">
+                        <wp:docPr id="132684433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1333310714" name="Picture"/>
+                                <pic:cNvPr id="132684433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="464134001" name="Picture">
+                        <wp:docPr id="188363034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="464134001" name="Picture"/>
+                                <pic:cNvPr id="188363034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2141212291" name="Picture">
+                        <wp:docPr id="1049911117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2141212291" name="Picture"/>
+                                <pic:cNvPr id="1049911117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1546874671" name="Picture">
+                        <wp:docPr id="1365009249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1546874671" name="Picture"/>
+                                <pic:cNvPr id="1365009249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="817341544" name="Picture">
+                        <wp:docPr id="990793363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="817341544" name="Picture"/>
+                                <pic:cNvPr id="990793363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="602214341" name="Picture">
+                        <wp:docPr id="359377749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="602214341" name="Picture"/>
+                                <pic:cNvPr id="359377749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="623179245" name="Picture">
+                        <wp:docPr id="2090733364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="623179245" name="Picture"/>
+                                <pic:cNvPr id="2090733364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="245812474" name="Picture">
+                        <wp:docPr id="1364372448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="245812474" name="Picture"/>
+                                <pic:cNvPr id="1364372448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="114612359" name="Picture">
+                        <wp:docPr id="234232268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="114612359" name="Picture"/>
+                                <pic:cNvPr id="234232268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="414659157" name="Picture">
+                        <wp:docPr id="782925736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="414659157" name="Picture"/>
+                                <pic:cNvPr id="782925736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1946273799" name="Picture">
+                        <wp:docPr id="151824371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1946273799" name="Picture"/>
+                                <pic:cNvPr id="151824371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="837027461" name="Picture">
+                        <wp:docPr id="359400134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="837027461" name="Picture"/>
+                                <pic:cNvPr id="359400134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611216933" name="Picture">
+                  <wp:docPr id="4563054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611216933" name="Picture"/>
+                          <pic:cNvPr id="4563054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822142586" name="Picture">
+                  <wp:docPr id="618555205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822142586" name="Picture"/>
+                          <pic:cNvPr id="618555205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62699446" name="Picture">
+                  <wp:docPr id="1762298205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62699446" name="Picture"/>
+                          <pic:cNvPr id="1762298205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312866454" name="Picture">
+                  <wp:docPr id="1851678004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312866454" name="Picture"/>
+                          <pic:cNvPr id="1851678004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467892671" name="Picture">
+                  <wp:docPr id="1189419879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467892671" name="Picture"/>
+                          <pic:cNvPr id="1189419879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1331247581" name="Picture">
+                  <wp:docPr id="80191564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1331247581" name="Picture"/>
+                          <pic:cNvPr id="80191564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="204641594" name="Picture">
+                        <wp:docPr id="685467027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="204641594" name="Picture"/>
+                                <pic:cNvPr id="685467027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="586961007" name="Picture">
+                        <wp:docPr id="869003717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="586961007" name="Picture"/>
+                                <pic:cNvPr id="869003717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18739,57 +18739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135554317" name="Picture">
+                  <wp:docPr id="2047241992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135554317" name="Picture"/>
+                          <pic:cNvPr id="2047241992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18828,57 +18828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405051773" name="Picture">
+                  <wp:docPr id="526552083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405051773" name="Picture"/>
+                          <pic:cNvPr id="526552083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19472,57 +19472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478221118" name="Picture">
+                  <wp:docPr id="1942688739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478221118" name="Picture"/>
+                          <pic:cNvPr id="1942688739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20470,57 +20470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948038612" name="Picture">
+                  <wp:docPr id="102480490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948038612" name="Picture"/>
+                          <pic:cNvPr id="102480490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20573,57 +20573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463716945" name="Picture">
+                  <wp:docPr id="1706181596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463716945" name="Picture"/>
+                          <pic:cNvPr id="1706181596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21954,57 +21954,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224335691" name="Picture">
+                  <wp:docPr id="1930578471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224335691" name="Picture"/>
+                          <pic:cNvPr id="1930578471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23097,57 +23097,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1640116426" name="Picture">
+                        <wp:docPr id="77762752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1640116426" name="Picture"/>
+                                <pic:cNvPr id="77762752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24486,57 +24486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723229696" name="Picture">
+                  <wp:docPr id="1694540033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723229696" name="Picture"/>
+                          <pic:cNvPr id="1694540033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24575,57 +24575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161374268" name="Picture">
+                  <wp:docPr id="1792724884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161374268" name="Picture"/>
+                          <pic:cNvPr id="1792724884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25219,57 +25219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086798966" name="Picture">
+                  <wp:docPr id="2103090697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086798966" name="Picture"/>
+                          <pic:cNvPr id="2103090697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26217,57 +26217,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927033754" name="Picture">
+                  <wp:docPr id="71486468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927033754" name="Picture"/>
+                          <pic:cNvPr id="71486468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26320,57 +26320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107497054" name="Picture">
+                  <wp:docPr id="265609284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107497054" name="Picture"/>
+                          <pic:cNvPr id="265609284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27697,57 +27697,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402117001" name="Picture">
+                  <wp:docPr id="1608071685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402117001" name="Picture"/>
+                          <pic:cNvPr id="1608071685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28840,57 +28840,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1948327709" name="Picture">
+                        <wp:docPr id="1013729051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1948327709" name="Picture"/>
+                                <pic:cNvPr id="1013729051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30201,57 +30201,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576268681" name="Picture">
+                  <wp:docPr id="720591745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576268681" name="Picture"/>
+                          <pic:cNvPr id="720591745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30290,57 +30290,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207745135" name="Picture">
+                  <wp:docPr id="1688282450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207745135" name="Picture"/>
+                          <pic:cNvPr id="1688282450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30934,57 +30934,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649138769" name="Picture">
+                  <wp:docPr id="109375105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649138769" name="Picture"/>
+                          <pic:cNvPr id="109375105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31932,57 +31932,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724292131" name="Picture">
+                  <wp:docPr id="229625574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724292131" name="Picture"/>
+                          <pic:cNvPr id="229625574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32035,57 +32035,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113244627" name="Picture">
+                  <wp:docPr id="1182929656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113244627" name="Picture"/>
+                          <pic:cNvPr id="1182929656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33412,57 +33412,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044658523" name="Picture">
+                  <wp:docPr id="1057393795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044658523" name="Picture"/>
+                          <pic:cNvPr id="1057393795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34555,57 +34555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879507917" name="Picture">
+                        <wp:docPr id="1586308946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879507917" name="Picture"/>
+                                <pic:cNvPr id="1586308946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35776,57 +35776,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891826624" name="Picture">
+                  <wp:docPr id="1441061524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891826624" name="Picture"/>
+                          <pic:cNvPr id="1441061524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35847,57 +35847,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833389937" name="Picture">
+                  <wp:docPr id="377516901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833389937" name="Picture"/>
+                          <pic:cNvPr id="377516901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36261,57 +36261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1707332573" name="Picture">
+                  <wp:docPr id="172155397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1707332573" name="Picture"/>
+                          <pic:cNvPr id="172155397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>