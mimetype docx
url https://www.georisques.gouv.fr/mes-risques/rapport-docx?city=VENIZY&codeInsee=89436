--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883762564" name="Picture">
+                  <wp:docPr id="148268887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883762564" name="Picture"/>
+                          <pic:cNvPr id="148268887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208515668" name="Picture">
+                  <wp:docPr id="679590934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208515668" name="Picture"/>
+                          <pic:cNvPr id="679590934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1134042059" name="Picture">
+                        <wp:docPr id="844428545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1134042059" name="Picture"/>
+                                <pic:cNvPr id="844428545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832590086" name="Picture">
+                  <wp:docPr id="117247031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832590086" name="Picture"/>
+                          <pic:cNvPr id="117247031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561515634" name="Picture">
+                  <wp:docPr id="1822382384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561515634" name="Picture"/>
+                          <pic:cNvPr id="1822382384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537768971" name="Picture">
+                  <wp:docPr id="1651317931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537768971" name="Picture"/>
+                          <pic:cNvPr id="1651317931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302171897" name="Picture">
+                  <wp:docPr id="2085097208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302171897" name="Picture"/>
+                          <pic:cNvPr id="2085097208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067143232" name="Picture">
+                  <wp:docPr id="1103363616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067143232" name="Picture"/>
+                          <pic:cNvPr id="1103363616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="585706503" name="Picture">
+                        <wp:docPr id="1145180208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="585706503" name="Picture"/>
+                                <pic:cNvPr id="1145180208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1942895842" name="Picture">
+                        <wp:docPr id="1286101563" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1942895842" name="Picture"/>
+                                <pic:cNvPr id="1286101563" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="70496440" name="Picture">
+                        <wp:docPr id="477148322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="70496440" name="Picture"/>
+                                <pic:cNvPr id="477148322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1330596462" name="Picture">
+                        <wp:docPr id="1724608819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1330596462" name="Picture"/>
+                                <pic:cNvPr id="1724608819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1109676698" name="Picture">
+                        <wp:docPr id="1638892262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1109676698" name="Picture"/>
+                                <pic:cNvPr id="1638892262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341447312" name="Picture">
+                        <wp:docPr id="749679212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341447312" name="Picture"/>
+                                <pic:cNvPr id="749679212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1732989567" name="Picture">
+                        <wp:docPr id="1315598036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1732989567" name="Picture"/>
+                                <pic:cNvPr id="1315598036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="291461495" name="Picture">
+                        <wp:docPr id="1783468505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="291461495" name="Picture"/>
+                                <pic:cNvPr id="1783468505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1954516363" name="Picture">
+                        <wp:docPr id="706356234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1954516363" name="Picture"/>
+                                <pic:cNvPr id="706356234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127704680" name="Picture">
+                        <wp:docPr id="1626690206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127704680" name="Picture"/>
+                                <pic:cNvPr id="1626690206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1856162329" name="Picture">
+                        <wp:docPr id="1736275088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1856162329" name="Picture"/>
+                                <pic:cNvPr id="1736275088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1755364633" name="Picture">
+                        <wp:docPr id="2069555071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1755364633" name="Picture"/>
+                                <pic:cNvPr id="2069555071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1071680341" name="Picture">
+                        <wp:docPr id="172985648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1071680341" name="Picture"/>
+                                <pic:cNvPr id="172985648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="875063736" name="Picture">
+                        <wp:docPr id="522667540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="875063736" name="Picture"/>
+                                <pic:cNvPr id="522667540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264545459" name="Picture">
+                        <wp:docPr id="194459457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264545459" name="Picture"/>
+                                <pic:cNvPr id="194459457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467421405" name="Picture">
+                  <wp:docPr id="380608123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467421405" name="Picture"/>
+                          <pic:cNvPr id="380608123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121060633" name="Picture">
+                  <wp:docPr id="1298149381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121060633" name="Picture"/>
+                          <pic:cNvPr id="1298149381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329185662" name="Picture">
+                  <wp:docPr id="1879148940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329185662" name="Picture"/>
+                          <pic:cNvPr id="1879148940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62057368" name="Picture">
+                  <wp:docPr id="1100757500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62057368" name="Picture"/>
+                          <pic:cNvPr id="1100757500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203590645" name="Picture">
+                  <wp:docPr id="333452701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203590645" name="Picture"/>
+                          <pic:cNvPr id="333452701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803964248" name="Picture">
+                  <wp:docPr id="513295959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803964248" name="Picture"/>
+                          <pic:cNvPr id="513295959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1504796342" name="Picture">
+                        <wp:docPr id="1462602504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1504796342" name="Picture"/>
+                                <pic:cNvPr id="1462602504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047128922" name="Picture">
+                  <wp:docPr id="958845125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047128922" name="Picture"/>
+                          <pic:cNvPr id="958845125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670002085" name="Picture">
+                  <wp:docPr id="345566571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670002085" name="Picture"/>
+                          <pic:cNvPr id="345566571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815629196" name="Picture">
+                  <wp:docPr id="794186043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815629196" name="Picture"/>
+                          <pic:cNvPr id="794186043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489201611" name="Picture">
+                  <wp:docPr id="1401422755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489201611" name="Picture"/>
+                          <pic:cNvPr id="1401422755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858318400" name="Picture">
+                  <wp:docPr id="396409904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858318400" name="Picture"/>
+                          <pic:cNvPr id="396409904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="492451890" name="Picture">
+                  <wp:docPr id="778456984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="492451890" name="Picture"/>
+                          <pic:cNvPr id="778456984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1316791536" name="Picture">
+                        <wp:docPr id="2093612594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1316791536" name="Picture"/>
+                                <pic:cNvPr id="2093612594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033738408" name="Picture">
+                  <wp:docPr id="32309860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033738408" name="Picture"/>
+                          <pic:cNvPr id="32309860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997749272" name="Picture">
+                  <wp:docPr id="803082725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997749272" name="Picture"/>
+                          <pic:cNvPr id="803082725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534895220" name="Picture">
+                  <wp:docPr id="1060820043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534895220" name="Picture"/>
+                          <pic:cNvPr id="1060820043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208309039" name="Picture">
+                  <wp:docPr id="1645356609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208309039" name="Picture"/>
+                          <pic:cNvPr id="1645356609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039824991" name="Picture">
+                  <wp:docPr id="795694629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039824991" name="Picture"/>
+                          <pic:cNvPr id="795694629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508854898" name="Picture">
+                  <wp:docPr id="1221144105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508854898" name="Picture"/>
+                          <pic:cNvPr id="1221144105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="415848929" name="Picture">
+                        <wp:docPr id="894789975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="415848929" name="Picture"/>
+                                <pic:cNvPr id="894789975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31562,57 +31562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058372323" name="Picture">
+                  <wp:docPr id="593833632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058372323" name="Picture"/>
+                          <pic:cNvPr id="593833632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31633,57 +31633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677649413" name="Picture">
+                  <wp:docPr id="1038410826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677649413" name="Picture"/>
+                          <pic:cNvPr id="1038410826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32112,57 +32112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868015062" name="Picture">
+                  <wp:docPr id="1057726380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868015062" name="Picture"/>
+                          <pic:cNvPr id="1057726380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33424,57 +33424,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206633103" name="Picture">
+                  <wp:docPr id="2130879345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206633103" name="Picture"/>
+                          <pic:cNvPr id="2130879345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33513,57 +33513,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585153478" name="Picture">
+                  <wp:docPr id="479704514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585153478" name="Picture"/>
+                          <pic:cNvPr id="479704514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34193,57 +34193,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053340153" name="Picture">
+                  <wp:docPr id="1424584428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053340153" name="Picture"/>
+                          <pic:cNvPr id="1424584428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35254,57 +35254,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751748619" name="Picture">
+                  <wp:docPr id="1026639903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751748619" name="Picture"/>
+                          <pic:cNvPr id="1026639903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35357,57 +35357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137735341" name="Picture">
+                  <wp:docPr id="1944822055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137735341" name="Picture"/>
+                          <pic:cNvPr id="1944822055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36815,57 +36815,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817936691" name="Picture">
+                  <wp:docPr id="2020149737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817936691" name="Picture"/>
+                          <pic:cNvPr id="2020149737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38012,57 +38012,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1089010094" name="Picture">
+                        <wp:docPr id="1293094250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1089010094" name="Picture"/>
+                                <pic:cNvPr id="1293094250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40182,57 +40182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731368766" name="Picture">
+                  <wp:docPr id="3608119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731368766" name="Picture"/>
+                          <pic:cNvPr id="3608119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40271,57 +40271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036291889" name="Picture">
+                  <wp:docPr id="2059407375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036291889" name="Picture"/>
+                          <pic:cNvPr id="2059407375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40915,57 +40915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="979772590" name="Picture">
+                  <wp:docPr id="795683424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="979772590" name="Picture"/>
+                          <pic:cNvPr id="795683424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41913,57 +41913,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1863897310" name="Picture">
+                  <wp:docPr id="779813454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1863897310" name="Picture"/>
+                          <pic:cNvPr id="779813454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42016,57 +42016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412229704" name="Picture">
+                  <wp:docPr id="875697213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412229704" name="Picture"/>
+                          <pic:cNvPr id="875697213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43393,57 +43393,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98773727" name="Picture">
+                  <wp:docPr id="478315247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98773727" name="Picture"/>
+                          <pic:cNvPr id="478315247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44536,57 +44536,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1652502209" name="Picture">
+                        <wp:docPr id="2130767410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1652502209" name="Picture"/>
+                                <pic:cNvPr id="2130767410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45807,57 +45807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479601602" name="Picture">
+                  <wp:docPr id="1391115280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479601602" name="Picture"/>
+                          <pic:cNvPr id="1391115280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45887,57 +45887,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075716188" name="Picture">
+                  <wp:docPr id="744566522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075716188" name="Picture"/>
+                          <pic:cNvPr id="744566522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46366,57 +46366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381522012" name="Picture">
+                  <wp:docPr id="1655350425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381522012" name="Picture"/>
+                          <pic:cNvPr id="1655350425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47961,57 +47961,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733957821" name="Picture">
+                  <wp:docPr id="915520885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733957821" name="Picture"/>
+                          <pic:cNvPr id="915520885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48032,57 +48032,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392801180" name="Picture">
+                  <wp:docPr id="329405347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392801180" name="Picture"/>
+                          <pic:cNvPr id="329405347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48446,57 +48446,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840047709" name="Picture">
+                  <wp:docPr id="614183714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840047709" name="Picture"/>
+                          <pic:cNvPr id="614183714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>