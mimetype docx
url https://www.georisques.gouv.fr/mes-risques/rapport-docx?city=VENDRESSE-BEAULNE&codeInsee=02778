--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126609042" name="Picture">
+                  <wp:docPr id="1533051025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126609042" name="Picture"/>
+                          <pic:cNvPr id="1533051025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517335264" name="Picture">
+                  <wp:docPr id="369954279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517335264" name="Picture"/>
+                          <pic:cNvPr id="369954279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="657783380" name="Picture">
+                        <wp:docPr id="1304578580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="657783380" name="Picture"/>
+                                <pic:cNvPr id="1304578580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627689333" name="Picture">
+                  <wp:docPr id="458640522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627689333" name="Picture"/>
+                          <pic:cNvPr id="458640522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97957262" name="Picture">
+                  <wp:docPr id="1201693109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97957262" name="Picture"/>
+                          <pic:cNvPr id="1201693109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="710377758" name="Picture">
+                  <wp:docPr id="446422442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="710377758" name="Picture"/>
+                          <pic:cNvPr id="446422442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105535601" name="Picture">
+                  <wp:docPr id="1708237327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105535601" name="Picture"/>
+                          <pic:cNvPr id="1708237327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635169377" name="Picture">
+                  <wp:docPr id="893013084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635169377" name="Picture"/>
+                          <pic:cNvPr id="893013084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="896333956" name="Picture">
+                        <wp:docPr id="2009808300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="896333956" name="Picture"/>
+                                <pic:cNvPr id="2009808300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524776919" name="Picture">
+                        <wp:docPr id="210692502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524776919" name="Picture"/>
+                                <pic:cNvPr id="210692502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="74993876" name="Picture">
+                        <wp:docPr id="502663156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="74993876" name="Picture"/>
+                                <pic:cNvPr id="502663156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205881661" name="Picture">
+                        <wp:docPr id="580471326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205881661" name="Picture"/>
+                                <pic:cNvPr id="580471326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="856443733" name="Picture">
+                        <wp:docPr id="1688820241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="856443733" name="Picture"/>
+                                <pic:cNvPr id="1688820241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2064089397" name="Picture">
+                        <wp:docPr id="1515799507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2064089397" name="Picture"/>
+                                <pic:cNvPr id="1515799507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1889188955" name="Picture">
+                        <wp:docPr id="1271416685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1889188955" name="Picture"/>
+                                <pic:cNvPr id="1271416685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="966582268" name="Picture">
+                        <wp:docPr id="1980383424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="966582268" name="Picture"/>
+                                <pic:cNvPr id="1980383424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="283659914" name="Picture">
+                        <wp:docPr id="1098489177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="283659914" name="Picture"/>
+                                <pic:cNvPr id="1098489177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1983920372" name="Picture">
+                        <wp:docPr id="295258343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1983920372" name="Picture"/>
+                                <pic:cNvPr id="295258343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="320298074" name="Picture">
+                        <wp:docPr id="671729449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="320298074" name="Picture"/>
+                                <pic:cNvPr id="671729449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1148042052" name="Picture">
+                        <wp:docPr id="924660020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1148042052" name="Picture"/>
+                                <pic:cNvPr id="924660020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1859548762" name="Picture">
+                        <wp:docPr id="2025639680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1859548762" name="Picture"/>
+                                <pic:cNvPr id="2025639680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="28703141" name="Picture">
+                        <wp:docPr id="2104287863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="28703141" name="Picture"/>
+                                <pic:cNvPr id="2104287863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="765533310" name="Picture">
+                        <wp:docPr id="1190355143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="765533310" name="Picture"/>
+                                <pic:cNvPr id="1190355143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389338263" name="Picture">
+                  <wp:docPr id="1436776778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389338263" name="Picture"/>
+                          <pic:cNvPr id="1436776778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952086065" name="Picture">
+                  <wp:docPr id="1628031715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952086065" name="Picture"/>
+                          <pic:cNvPr id="1628031715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786536783" name="Picture">
+                  <wp:docPr id="210631639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786536783" name="Picture"/>
+                          <pic:cNvPr id="210631639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280614471" name="Picture">
+                  <wp:docPr id="134678385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280614471" name="Picture"/>
+                          <pic:cNvPr id="134678385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951328593" name="Picture">
+                  <wp:docPr id="1370573784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951328593" name="Picture"/>
+                          <pic:cNvPr id="1370573784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541287933" name="Picture">
+                  <wp:docPr id="338143910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541287933" name="Picture"/>
+                          <pic:cNvPr id="338143910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="125033013" name="Picture">
+                        <wp:docPr id="1408785404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="125033013" name="Picture"/>
+                                <pic:cNvPr id="1408785404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54700909" name="Picture">
+                  <wp:docPr id="637142813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54700909" name="Picture"/>
+                          <pic:cNvPr id="637142813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531771836" name="Picture">
+                  <wp:docPr id="1711645562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531771836" name="Picture"/>
+                          <pic:cNvPr id="1711645562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123491986" name="Picture">
+                  <wp:docPr id="2008228861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123491986" name="Picture"/>
+                          <pic:cNvPr id="2008228861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282316577" name="Picture">
+                  <wp:docPr id="659007298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282316577" name="Picture"/>
+                          <pic:cNvPr id="659007298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693274929" name="Picture">
+                  <wp:docPr id="2081610038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693274929" name="Picture"/>
+                          <pic:cNvPr id="2081610038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619270961" name="Picture">
+                  <wp:docPr id="1615722874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619270961" name="Picture"/>
+                          <pic:cNvPr id="1615722874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243475330" name="Picture">
+                        <wp:docPr id="1874788183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243475330" name="Picture"/>
+                                <pic:cNvPr id="1874788183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300231032" name="Picture">
+                  <wp:docPr id="1444678162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300231032" name="Picture"/>
+                          <pic:cNvPr id="1444678162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566194381" name="Picture">
+                  <wp:docPr id="1046347791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566194381" name="Picture"/>
+                          <pic:cNvPr id="1046347791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125584231" name="Picture">
+                  <wp:docPr id="780437626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125584231" name="Picture"/>
+                          <pic:cNvPr id="780437626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894089068" name="Picture">
+                  <wp:docPr id="1276131044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894089068" name="Picture"/>
+                          <pic:cNvPr id="1276131044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896980540" name="Picture">
+                  <wp:docPr id="82071180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896980540" name="Picture"/>
+                          <pic:cNvPr id="82071180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254197759" name="Picture">
+                  <wp:docPr id="231361869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254197759" name="Picture"/>
+                          <pic:cNvPr id="231361869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807800097" name="Picture">
+                  <wp:docPr id="1106001281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807800097" name="Picture"/>
+                          <pic:cNvPr id="1106001281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180721053" name="Picture">
+                  <wp:docPr id="512995540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180721053" name="Picture"/>
+                          <pic:cNvPr id="512995540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339855635" name="Picture">
+                  <wp:docPr id="1387372290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339855635" name="Picture"/>
+                          <pic:cNvPr id="1387372290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060032694" name="Picture">
+                  <wp:docPr id="1950433605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060032694" name="Picture"/>
+                          <pic:cNvPr id="1950433605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161300677" name="Picture">
+                  <wp:docPr id="1680624558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161300677" name="Picture"/>
+                          <pic:cNvPr id="1680624558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375509631" name="Picture">
+                  <wp:docPr id="1840351705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375509631" name="Picture"/>
+                          <pic:cNvPr id="1840351705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1169826271" name="Picture">
+                        <wp:docPr id="1677637157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1169826271" name="Picture"/>
+                                <pic:cNvPr id="1677637157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565581629" name="Picture">
+                  <wp:docPr id="48235714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565581629" name="Picture"/>
+                          <pic:cNvPr id="48235714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452931327" name="Picture">
+                  <wp:docPr id="1594669946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452931327" name="Picture"/>
+                          <pic:cNvPr id="1594669946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71606200" name="Picture">
+                  <wp:docPr id="1356568364" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71606200" name="Picture"/>
+                          <pic:cNvPr id="1356568364" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045934827" name="Picture">
+                  <wp:docPr id="645397733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045934827" name="Picture"/>
+                          <pic:cNvPr id="645397733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649023413" name="Picture">
+                  <wp:docPr id="775101536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649023413" name="Picture"/>
+                          <pic:cNvPr id="775101536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664336584" name="Picture">
+                  <wp:docPr id="1958388430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664336584" name="Picture"/>
+                          <pic:cNvPr id="1958388430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="658131967" name="Picture">
+                        <wp:docPr id="1839124919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="658131967" name="Picture"/>
+                                <pic:cNvPr id="1839124919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146312985" name="Picture">
+                  <wp:docPr id="845531128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146312985" name="Picture"/>
+                          <pic:cNvPr id="845531128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861271512" name="Picture">
+                  <wp:docPr id="287622395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861271512" name="Picture"/>
+                          <pic:cNvPr id="287622395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502788254" name="Picture">
+                  <wp:docPr id="1184106491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502788254" name="Picture"/>
+                          <pic:cNvPr id="1184106491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45954,57 +45954,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643835854" name="Picture">
+                  <wp:docPr id="226939278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643835854" name="Picture"/>
+                          <pic:cNvPr id="226939278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46025,57 +46025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107450140" name="Picture">
+                  <wp:docPr id="976408537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107450140" name="Picture"/>
+                          <pic:cNvPr id="976408537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46439,57 +46439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823599227" name="Picture">
+                  <wp:docPr id="1560259771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823599227" name="Picture"/>
+                          <pic:cNvPr id="1560259771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>