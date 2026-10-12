--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488483498" name="Picture">
+                  <wp:docPr id="874347132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488483498" name="Picture"/>
+                          <pic:cNvPr id="874347132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477331669" name="Picture">
+                  <wp:docPr id="284883343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477331669" name="Picture"/>
+                          <pic:cNvPr id="284883343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="479417723" name="Picture">
+                        <wp:docPr id="1466819685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="479417723" name="Picture"/>
+                                <pic:cNvPr id="1466819685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2075135575" name="Picture">
+                  <wp:docPr id="631973813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2075135575" name="Picture"/>
+                          <pic:cNvPr id="631973813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261933009" name="Picture">
+                  <wp:docPr id="1230748617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261933009" name="Picture"/>
+                          <pic:cNvPr id="1230748617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795277785" name="Picture">
+                  <wp:docPr id="925926742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795277785" name="Picture"/>
+                          <pic:cNvPr id="925926742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852995137" name="Picture">
+                  <wp:docPr id="473712417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852995137" name="Picture"/>
+                          <pic:cNvPr id="473712417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723975231" name="Picture">
+                  <wp:docPr id="1744030636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723975231" name="Picture"/>
+                          <pic:cNvPr id="1744030636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="812656983" name="Picture">
+                        <wp:docPr id="1865388123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="812656983" name="Picture"/>
+                                <pic:cNvPr id="1865388123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6094,50 +6094,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="25025629" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="25025629" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_6_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -6512,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="31890869" name="Picture">
+                        <wp:docPr id="526114320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="31890869" name="Picture"/>
+                                <pic:cNvPr id="526114320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7127,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="215662925" name="Picture">
+                        <wp:docPr id="20262073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="215662925" name="Picture"/>
+                                <pic:cNvPr id="20262073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7460,50 +7503,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1458596605" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1458596605" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_7_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -7878,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="73084638" name="Picture">
+                        <wp:docPr id="1924883933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="73084638" name="Picture"/>
+                                <pic:cNvPr id="1924883933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8493,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="856399155" name="Picture">
+                        <wp:docPr id="1742527329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="856399155" name="Picture"/>
+                                <pic:cNvPr id="1742527329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8826,50 +8912,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1854840784" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1854840784" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_8_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -9243,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="850503620" name="Picture">
+                        <wp:docPr id="480689103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="850503620" name="Picture"/>
+                                <pic:cNvPr id="480689103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9875,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1214528258" name="Picture">
+                        <wp:docPr id="2055462334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1214528258" name="Picture"/>
+                                <pic:cNvPr id="2055462334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10208,50 +10337,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="2112990087" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="2112990087" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_9_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -10626,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="551506820" name="Picture">
+                        <wp:docPr id="2036844269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="551506820" name="Picture"/>
+                                <pic:cNvPr id="2036844269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11441,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1102927093" name="Picture">
+                        <wp:docPr id="645253222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1102927093" name="Picture"/>
+                                <pic:cNvPr id="645253222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11774,50 +11946,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="614860970" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="614860970" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_11_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -12192,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1330244420" name="Picture">
+                        <wp:docPr id="620219617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1330244420" name="Picture"/>
+                                <pic:cNvPr id="620219617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13056,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869298589" name="Picture">
+                  <wp:docPr id="1224193158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869298589" name="Picture"/>
+                          <pic:cNvPr id="1224193158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13145,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982397585" name="Picture">
+                  <wp:docPr id="850365496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982397585" name="Picture"/>
+                          <pic:cNvPr id="850365496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13789,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880056292" name="Picture">
+                  <wp:docPr id="2047895716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880056292" name="Picture"/>
+                          <pic:cNvPr id="2047895716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15017,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315138686" name="Picture">
+                  <wp:docPr id="1232523787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315138686" name="Picture"/>
+                          <pic:cNvPr id="1232523787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15106,50 +15321,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="756536602" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="756536602" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_2_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -16456,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470773858" name="Picture">
+                  <wp:docPr id="121995692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470773858" name="Picture"/>
+                          <pic:cNvPr id="121995692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17567,50 +17825,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="434413621" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="434413621" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_2_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -18891,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192438765" name="Picture">
+                  <wp:docPr id="799701836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192438765" name="Picture"/>
+                          <pic:cNvPr id="799701836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18980,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="514802765" name="Picture">
+                  <wp:docPr id="1933605811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="514802765" name="Picture"/>
+                          <pic:cNvPr id="1933605811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19624,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67553858" name="Picture">
+                  <wp:docPr id="1327077606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67553858" name="Picture"/>
+                          <pic:cNvPr id="1327077606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20622,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451319880" name="Picture">
+                  <wp:docPr id="649634954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451319880" name="Picture"/>
+                          <pic:cNvPr id="649634954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20711,50 +21012,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="409721153" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="409721153" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_3_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -22063,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220187232" name="Picture">
+                  <wp:docPr id="1930966870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220187232" name="Picture"/>
+                          <pic:cNvPr id="1930966870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23211,50 +23555,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1195537566" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1195537566" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_3_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -24143,50 +24530,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1656457916" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1656457916" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_3_13_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -25523,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041190156" name="Picture">
+                  <wp:docPr id="2032374738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041190156" name="Picture"/>
+                          <pic:cNvPr id="2032374738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25612,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717377868" name="Picture">
+                  <wp:docPr id="2037256477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717377868" name="Picture"/>
+                          <pic:cNvPr id="2037256477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26292,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661960948" name="Picture">
+                  <wp:docPr id="1135318328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661960948" name="Picture"/>
+                          <pic:cNvPr id="1135318328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27353,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434700426" name="Picture">
+                  <wp:docPr id="1361414834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434700426" name="Picture"/>
+                          <pic:cNvPr id="1361414834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_41.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27442,50 +27872,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="479160422" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="479160422" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_4_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -28871,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011464546" name="Picture">
+                  <wp:docPr id="562432153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011464546" name="Picture"/>
+                          <pic:cNvPr id="562432153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_40.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30054,50 +30527,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1485519777" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1485519777" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_4_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -32991,57 +33507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127639533" name="Picture">
+                  <wp:docPr id="1662775925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127639533" name="Picture"/>
+                          <pic:cNvPr id="1662775925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33080,57 +33596,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933740559" name="Picture">
+                  <wp:docPr id="1943073955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933740559" name="Picture"/>
+                          <pic:cNvPr id="1943073955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33724,57 +34240,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188359472" name="Picture">
+                  <wp:docPr id="1921490763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188359472" name="Picture"/>
+                          <pic:cNvPr id="1921490763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34722,57 +35238,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605415982" name="Picture">
+                  <wp:docPr id="56449880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605415982" name="Picture"/>
+                          <pic:cNvPr id="56449880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34811,50 +35327,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="897915670" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="897915670" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_5_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -36159,57 +36718,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="272338624" name="Picture">
+                  <wp:docPr id="479539951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="272338624" name="Picture"/>
+                          <pic:cNvPr id="479539951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37288,50 +37847,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1478897366" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1478897366" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_5_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -38627,57 +39229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937858401" name="Picture">
+                  <wp:docPr id="1327279744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937858401" name="Picture"/>
+                          <pic:cNvPr id="1327279744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38716,57 +39318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056997983" name="Picture">
+                  <wp:docPr id="648374571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056997983" name="Picture"/>
+                          <pic:cNvPr id="648374571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39348,57 +39950,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003897763" name="Picture">
+                  <wp:docPr id="1077494349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003897763" name="Picture"/>
+                          <pic:cNvPr id="1077494349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40292,57 +40894,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560987732" name="Picture">
+                  <wp:docPr id="949052106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560987732" name="Picture"/>
+                          <pic:cNvPr id="949052106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40390,50 +40992,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1000372572" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1000372572" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_6_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -42020,57 +42665,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626087032" name="Picture">
+                  <wp:docPr id="1875794827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626087032" name="Picture"/>
+                          <pic:cNvPr id="1875794827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43199,57 +43844,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975835539" name="Picture">
+                  <wp:docPr id="1603201374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975835539" name="Picture"/>
+                          <pic:cNvPr id="1603201374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43279,57 +43924,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444445958" name="Picture">
+                  <wp:docPr id="1703589981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444445958" name="Picture"/>
+                          <pic:cNvPr id="1703589981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43767,57 +44412,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825379249" name="Picture">
+                  <wp:docPr id="981488065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825379249" name="Picture"/>
+                          <pic:cNvPr id="981488065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45573,68 +46218,83 @@
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
+ <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
+ <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
+ <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
+ <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
+ <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
  <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
+ <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
+ <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_15.jpg"/>
+ <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
+ <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
+ <Relationship Id="img_0_3_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13_2.png"/>
  <Relationship Id="img_0_4_41.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_41.jpg"/>
+ <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_40.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_40.png"/>
+ <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
+ <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
+ <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
  <Relationship Id="img_0_6_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.jpg"/>
+ <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">