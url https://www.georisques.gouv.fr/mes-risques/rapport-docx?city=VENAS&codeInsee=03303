--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874347132" name="Picture">
+                  <wp:docPr id="1056970821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874347132" name="Picture"/>
+                          <pic:cNvPr id="1056970821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284883343" name="Picture">
+                  <wp:docPr id="257821035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284883343" name="Picture"/>
+                          <pic:cNvPr id="257821035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1466819685" name="Picture">
+                        <wp:docPr id="1719851941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1466819685" name="Picture"/>
+                                <pic:cNvPr id="1719851941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="631973813" name="Picture">
+                  <wp:docPr id="1864892380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="631973813" name="Picture"/>
+                          <pic:cNvPr id="1864892380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1230748617" name="Picture">
+                  <wp:docPr id="1768734570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1230748617" name="Picture"/>
+                          <pic:cNvPr id="1768734570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="925926742" name="Picture">
+                  <wp:docPr id="846965212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="925926742" name="Picture"/>
+                          <pic:cNvPr id="846965212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473712417" name="Picture">
+                  <wp:docPr id="482773769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473712417" name="Picture"/>
+                          <pic:cNvPr id="482773769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744030636" name="Picture">
+                  <wp:docPr id="1668758716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744030636" name="Picture"/>
+                          <pic:cNvPr id="1668758716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1865388123" name="Picture">
+                        <wp:docPr id="219820883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1865388123" name="Picture"/>
+                                <pic:cNvPr id="219820883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="25025629" name="Picture">
+                        <wp:docPr id="165314126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="25025629" name="Picture"/>
+                                <pic:cNvPr id="165314126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="526114320" name="Picture">
+                        <wp:docPr id="1728620453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="526114320" name="Picture"/>
+                                <pic:cNvPr id="1728620453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="20262073" name="Picture">
+                        <wp:docPr id="291968665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="20262073" name="Picture"/>
+                                <pic:cNvPr id="291968665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458596605" name="Picture">
+                        <wp:docPr id="2025211719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458596605" name="Picture"/>
+                                <pic:cNvPr id="2025211719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1924883933" name="Picture">
+                        <wp:docPr id="1640589062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1924883933" name="Picture"/>
+                                <pic:cNvPr id="1640589062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1742527329" name="Picture">
+                        <wp:docPr id="190493509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1742527329" name="Picture"/>
+                                <pic:cNvPr id="190493509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1854840784" name="Picture">
+                        <wp:docPr id="721021322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1854840784" name="Picture"/>
+                                <pic:cNvPr id="721021322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="480689103" name="Picture">
+                        <wp:docPr id="1622619518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="480689103" name="Picture"/>
+                                <pic:cNvPr id="1622619518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2055462334" name="Picture">
+                        <wp:docPr id="1990139742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2055462334" name="Picture"/>
+                                <pic:cNvPr id="1990139742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2112990087" name="Picture">
+                        <wp:docPr id="1404185488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2112990087" name="Picture"/>
+                                <pic:cNvPr id="1404185488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036844269" name="Picture">
+                        <wp:docPr id="1756865259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036844269" name="Picture"/>
+                                <pic:cNvPr id="1756865259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="645253222" name="Picture">
+                        <wp:docPr id="1154522609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="645253222" name="Picture"/>
+                                <pic:cNvPr id="1154522609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="614860970" name="Picture">
+                        <wp:docPr id="496130039" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="614860970" name="Picture"/>
+                                <pic:cNvPr id="496130039" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="620219617" name="Picture">
+                        <wp:docPr id="1825422768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="620219617" name="Picture"/>
+                                <pic:cNvPr id="1825422768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224193158" name="Picture">
+                  <wp:docPr id="649167986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224193158" name="Picture"/>
+                          <pic:cNvPr id="649167986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850365496" name="Picture">
+                  <wp:docPr id="572576002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850365496" name="Picture"/>
+                          <pic:cNvPr id="572576002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047895716" name="Picture">
+                  <wp:docPr id="2024490878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047895716" name="Picture"/>
+                          <pic:cNvPr id="2024490878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232523787" name="Picture">
+                  <wp:docPr id="1447675539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232523787" name="Picture"/>
+                          <pic:cNvPr id="1447675539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756536602" name="Picture">
+                  <wp:docPr id="874344170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756536602" name="Picture"/>
+                          <pic:cNvPr id="874344170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121995692" name="Picture">
+                  <wp:docPr id="1748167896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121995692" name="Picture"/>
+                          <pic:cNvPr id="1748167896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="434413621" name="Picture">
+                        <wp:docPr id="1799704190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="434413621" name="Picture"/>
+                                <pic:cNvPr id="1799704190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799701836" name="Picture">
+                  <wp:docPr id="1328093727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799701836" name="Picture"/>
+                          <pic:cNvPr id="1328093727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933605811" name="Picture">
+                  <wp:docPr id="1339453523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933605811" name="Picture"/>
+                          <pic:cNvPr id="1339453523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327077606" name="Picture">
+                  <wp:docPr id="237105513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327077606" name="Picture"/>
+                          <pic:cNvPr id="237105513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649634954" name="Picture">
+                  <wp:docPr id="389507863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649634954" name="Picture"/>
+                          <pic:cNvPr id="389507863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409721153" name="Picture">
+                  <wp:docPr id="1762776775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409721153" name="Picture"/>
+                          <pic:cNvPr id="1762776775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930966870" name="Picture">
+                  <wp:docPr id="732650587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930966870" name="Picture"/>
+                          <pic:cNvPr id="732650587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1195537566" name="Picture">
+                        <wp:docPr id="1380271802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1195537566" name="Picture"/>
+                                <pic:cNvPr id="1380271802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1656457916" name="Picture">
+                        <wp:docPr id="1246746224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1656457916" name="Picture"/>
+                                <pic:cNvPr id="1246746224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032374738" name="Picture">
+                  <wp:docPr id="870446548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032374738" name="Picture"/>
+                          <pic:cNvPr id="870446548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037256477" name="Picture">
+                  <wp:docPr id="1833867136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037256477" name="Picture"/>
+                          <pic:cNvPr id="1833867136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135318328" name="Picture">
+                  <wp:docPr id="1108406037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135318328" name="Picture"/>
+                          <pic:cNvPr id="1108406037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361414834" name="Picture">
+                  <wp:docPr id="622278203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361414834" name="Picture"/>
+                          <pic:cNvPr id="622278203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_41.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479160422" name="Picture">
+                  <wp:docPr id="785385222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479160422" name="Picture"/>
+                          <pic:cNvPr id="785385222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562432153" name="Picture">
+                  <wp:docPr id="1927719746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562432153" name="Picture"/>
+                          <pic:cNvPr id="1927719746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_40.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1485519777" name="Picture">
+                        <wp:docPr id="1713865008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1485519777" name="Picture"/>
+                                <pic:cNvPr id="1713865008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33507,57 +33507,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662775925" name="Picture">
+                  <wp:docPr id="2121432347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662775925" name="Picture"/>
+                          <pic:cNvPr id="2121432347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33596,57 +33596,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943073955" name="Picture">
+                  <wp:docPr id="271256764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943073955" name="Picture"/>
+                          <pic:cNvPr id="271256764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34240,57 +34240,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921490763" name="Picture">
+                  <wp:docPr id="1256137096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921490763" name="Picture"/>
+                          <pic:cNvPr id="1256137096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35238,57 +35238,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56449880" name="Picture">
+                  <wp:docPr id="538567523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56449880" name="Picture"/>
+                          <pic:cNvPr id="538567523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35341,57 +35341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897915670" name="Picture">
+                  <wp:docPr id="2067627466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897915670" name="Picture"/>
+                          <pic:cNvPr id="2067627466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36718,57 +36718,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479539951" name="Picture">
+                  <wp:docPr id="670851126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479539951" name="Picture"/>
+                          <pic:cNvPr id="670851126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37861,57 +37861,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1478897366" name="Picture">
+                        <wp:docPr id="1637667740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1478897366" name="Picture"/>
+                                <pic:cNvPr id="1637667740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39229,57 +39229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327279744" name="Picture">
+                  <wp:docPr id="2088903144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327279744" name="Picture"/>
+                          <pic:cNvPr id="2088903144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39318,57 +39318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648374571" name="Picture">
+                  <wp:docPr id="2072317399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648374571" name="Picture"/>
+                          <pic:cNvPr id="2072317399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39950,57 +39950,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077494349" name="Picture">
+                  <wp:docPr id="1899532100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077494349" name="Picture"/>
+                          <pic:cNvPr id="1899532100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40894,57 +40894,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949052106" name="Picture">
+                  <wp:docPr id="241256232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949052106" name="Picture"/>
+                          <pic:cNvPr id="241256232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41006,57 +41006,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000372572" name="Picture">
+                  <wp:docPr id="1940721539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000372572" name="Picture"/>
+                          <pic:cNvPr id="1940721539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42665,57 +42665,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875794827" name="Picture">
+                  <wp:docPr id="1339395368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875794827" name="Picture"/>
+                          <pic:cNvPr id="1339395368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43844,57 +43844,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603201374" name="Picture">
+                  <wp:docPr id="209801509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603201374" name="Picture"/>
+                          <pic:cNvPr id="209801509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43924,57 +43924,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703589981" name="Picture">
+                  <wp:docPr id="628407760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703589981" name="Picture"/>
+                          <pic:cNvPr id="628407760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44412,57 +44412,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981488065" name="Picture">
+                  <wp:docPr id="343156570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981488065" name="Picture"/>
+                          <pic:cNvPr id="343156570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>