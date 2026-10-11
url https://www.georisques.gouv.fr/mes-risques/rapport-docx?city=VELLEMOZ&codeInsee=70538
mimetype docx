--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804221647" name="Picture">
+                  <wp:docPr id="1072181328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804221647" name="Picture"/>
+                          <pic:cNvPr id="1072181328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756615845" name="Picture">
+                  <wp:docPr id="1313070611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756615845" name="Picture"/>
+                          <pic:cNvPr id="1313070611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="746970874" name="Picture">
+                        <wp:docPr id="745340952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="746970874" name="Picture"/>
+                                <pic:cNvPr id="745340952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809177999" name="Picture">
+                  <wp:docPr id="586892992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809177999" name="Picture"/>
+                          <pic:cNvPr id="586892992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623136581" name="Picture">
+                  <wp:docPr id="204702189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623136581" name="Picture"/>
+                          <pic:cNvPr id="204702189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576555836" name="Picture">
+                  <wp:docPr id="592527040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576555836" name="Picture"/>
+                          <pic:cNvPr id="592527040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864638329" name="Picture">
+                  <wp:docPr id="701812523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864638329" name="Picture"/>
+                          <pic:cNvPr id="701812523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138959458" name="Picture">
+                  <wp:docPr id="916013776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138959458" name="Picture"/>
+                          <pic:cNvPr id="916013776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1889971469" name="Picture">
+                        <wp:docPr id="954564189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1889971469" name="Picture"/>
+                                <pic:cNvPr id="954564189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="975661720" name="Picture">
+                        <wp:docPr id="749245529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="975661720" name="Picture"/>
+                                <pic:cNvPr id="749245529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="159883183" name="Picture">
+                        <wp:docPr id="1377814436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="159883183" name="Picture"/>
+                                <pic:cNvPr id="1377814436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1641418187" name="Picture">
+                        <wp:docPr id="1596202045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1641418187" name="Picture"/>
+                                <pic:cNvPr id="1596202045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1314745731" name="Picture">
+                        <wp:docPr id="872756007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1314745731" name="Picture"/>
+                                <pic:cNvPr id="872756007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1850211630" name="Picture">
+                        <wp:docPr id="947919750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1850211630" name="Picture"/>
+                                <pic:cNvPr id="947919750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1993505936" name="Picture">
+                        <wp:docPr id="1498018941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1993505936" name="Picture"/>
+                                <pic:cNvPr id="1498018941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="302886090" name="Picture">
+                        <wp:docPr id="690977745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="302886090" name="Picture"/>
+                                <pic:cNvPr id="690977745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="194616768" name="Picture">
+                        <wp:docPr id="1048152534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="194616768" name="Picture"/>
+                                <pic:cNvPr id="1048152534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1090429292" name="Picture">
+                        <wp:docPr id="1491316779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1090429292" name="Picture"/>
+                                <pic:cNvPr id="1491316779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1787269094" name="Picture">
+                        <wp:docPr id="751115564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1787269094" name="Picture"/>
+                                <pic:cNvPr id="751115564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="745237866" name="Picture">
+                        <wp:docPr id="1242821004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="745237866" name="Picture"/>
+                                <pic:cNvPr id="1242821004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="419080670" name="Picture">
+                        <wp:docPr id="1854463431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="419080670" name="Picture"/>
+                                <pic:cNvPr id="1854463431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="560416568" name="Picture">
+                        <wp:docPr id="608556655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="560416568" name="Picture"/>
+                                <pic:cNvPr id="608556655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1688857487" name="Picture">
+                        <wp:docPr id="978627793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1688857487" name="Picture"/>
+                                <pic:cNvPr id="978627793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1813269810" name="Picture">
+                        <wp:docPr id="1682676697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1813269810" name="Picture"/>
+                                <pic:cNvPr id="1682676697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1076154151" name="Picture">
+                        <wp:docPr id="917322694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1076154151" name="Picture"/>
+                                <pic:cNvPr id="917322694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="738758540" name="Picture">
+                        <wp:docPr id="1441685982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="738758540" name="Picture"/>
+                                <pic:cNvPr id="1441685982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540890301" name="Picture">
+                  <wp:docPr id="1000562024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540890301" name="Picture"/>
+                          <pic:cNvPr id="1000562024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317667663" name="Picture">
+                  <wp:docPr id="1170634807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317667663" name="Picture"/>
+                          <pic:cNvPr id="1170634807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1921411740" name="Picture">
+                  <wp:docPr id="1550548215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1921411740" name="Picture"/>
+                          <pic:cNvPr id="1550548215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495865406" name="Picture">
+                  <wp:docPr id="605541039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495865406" name="Picture"/>
+                          <pic:cNvPr id="605541039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609205141" name="Picture">
+                  <wp:docPr id="70531217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609205141" name="Picture"/>
+                          <pic:cNvPr id="70531217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="354052064" name="Picture">
+                  <wp:docPr id="1036828697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="354052064" name="Picture"/>
+                          <pic:cNvPr id="1036828697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563000688" name="Picture">
+                        <wp:docPr id="1639911810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563000688" name="Picture"/>
+                                <pic:cNvPr id="1639911810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22548079" name="Picture">
+                  <wp:docPr id="79224562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22548079" name="Picture"/>
+                          <pic:cNvPr id="79224562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459733628" name="Picture">
+                  <wp:docPr id="601619311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459733628" name="Picture"/>
+                          <pic:cNvPr id="601619311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103487763" name="Picture">
+                  <wp:docPr id="988929431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103487763" name="Picture"/>
+                          <pic:cNvPr id="988929431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645290162" name="Picture">
+                  <wp:docPr id="1929823223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645290162" name="Picture"/>
+                          <pic:cNvPr id="1929823223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355947608" name="Picture">
+                  <wp:docPr id="1884449126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355947608" name="Picture"/>
+                          <pic:cNvPr id="1884449126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886014872" name="Picture">
+                  <wp:docPr id="601942919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886014872" name="Picture"/>
+                          <pic:cNvPr id="601942919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1159843483" name="Picture">
+                        <wp:docPr id="1234551704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1159843483" name="Picture"/>
+                                <pic:cNvPr id="1234551704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="278347094" name="Picture">
+                        <wp:docPr id="193452790" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="278347094" name="Picture"/>
+                                <pic:cNvPr id="193452790" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535732937" name="Picture">
+                  <wp:docPr id="1818841373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535732937" name="Picture"/>
+                          <pic:cNvPr id="1818841373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445546919" name="Picture">
+                  <wp:docPr id="743242842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445546919" name="Picture"/>
+                          <pic:cNvPr id="743242842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024790639" name="Picture">
+                  <wp:docPr id="736873957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024790639" name="Picture"/>
+                          <pic:cNvPr id="736873957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681020428" name="Picture">
+                  <wp:docPr id="1873448806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681020428" name="Picture"/>
+                          <pic:cNvPr id="1873448806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463056217" name="Picture">
+                  <wp:docPr id="1680473770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463056217" name="Picture"/>
+                          <pic:cNvPr id="1680473770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784124621" name="Picture">
+                  <wp:docPr id="1038557008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784124621" name="Picture"/>
+                          <pic:cNvPr id="1038557008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="446607398" name="Picture">
+                        <wp:docPr id="1181268983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="446607398" name="Picture"/>
+                                <pic:cNvPr id="1181268983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379728154" name="Picture">
+                  <wp:docPr id="1139810805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379728154" name="Picture"/>
+                          <pic:cNvPr id="1139810805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616795650" name="Picture">
+                  <wp:docPr id="1445123161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616795650" name="Picture"/>
+                          <pic:cNvPr id="1445123161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369422639" name="Picture">
+                  <wp:docPr id="1018744333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369422639" name="Picture"/>
+                          <pic:cNvPr id="1018744333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903431012" name="Picture">
+                  <wp:docPr id="460850334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903431012" name="Picture"/>
+                          <pic:cNvPr id="460850334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99175637" name="Picture">
+                  <wp:docPr id="130574453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99175637" name="Picture"/>
+                          <pic:cNvPr id="130574453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870959075" name="Picture">
+                  <wp:docPr id="702319361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870959075" name="Picture"/>
+                          <pic:cNvPr id="702319361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="893752841" name="Picture">
+                        <wp:docPr id="1698144501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="893752841" name="Picture"/>
+                                <pic:cNvPr id="1698144501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122650315" name="Picture">
+                  <wp:docPr id="687782865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122650315" name="Picture"/>
+                          <pic:cNvPr id="687782865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038400974" name="Picture">
+                  <wp:docPr id="1530051820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038400974" name="Picture"/>
+                          <pic:cNvPr id="1530051820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911751656" name="Picture">
+                  <wp:docPr id="1531639705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911751656" name="Picture"/>
+                          <pic:cNvPr id="1531639705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71939753" name="Picture">
+                  <wp:docPr id="162079720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71939753" name="Picture"/>
+                          <pic:cNvPr id="162079720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127367232" name="Picture">
+                  <wp:docPr id="1939326087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127367232" name="Picture"/>
+                          <pic:cNvPr id="1939326087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249765044" name="Picture">
+                  <wp:docPr id="1211879029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249765044" name="Picture"/>
+                          <pic:cNvPr id="1211879029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="827945256" name="Picture">
+                  <wp:docPr id="1174412762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="827945256" name="Picture"/>
+                          <pic:cNvPr id="1174412762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347367921" name="Picture">
+                  <wp:docPr id="1356737289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347367921" name="Picture"/>
+                          <pic:cNvPr id="1356737289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147581310" name="Picture">
+                  <wp:docPr id="2037540059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147581310" name="Picture"/>
+                          <pic:cNvPr id="2037540059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681320889" name="Picture">
+                  <wp:docPr id="1035751619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681320889" name="Picture"/>
+                          <pic:cNvPr id="1035751619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227166210" name="Picture">
+                  <wp:docPr id="2011683704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227166210" name="Picture"/>
+                          <pic:cNvPr id="2011683704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712381428" name="Picture">
+                  <wp:docPr id="1362956539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712381428" name="Picture"/>
+                          <pic:cNvPr id="1362956539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103110750" name="Picture">
+                  <wp:docPr id="829762454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103110750" name="Picture"/>
+                          <pic:cNvPr id="829762454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22803893" name="Picture">
+                  <wp:docPr id="1342758895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22803893" name="Picture"/>
+                          <pic:cNvPr id="1342758895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097616886" name="Picture">
+                  <wp:docPr id="331971148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097616886" name="Picture"/>
+                          <pic:cNvPr id="331971148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>