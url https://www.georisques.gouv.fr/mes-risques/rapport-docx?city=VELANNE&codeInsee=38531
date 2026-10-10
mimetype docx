--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138159028" name="Picture">
+                  <wp:docPr id="1328301743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138159028" name="Picture"/>
+                          <pic:cNvPr id="1328301743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281981568" name="Picture">
+                  <wp:docPr id="655060172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281981568" name="Picture"/>
+                          <pic:cNvPr id="655060172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1425947695" name="Picture">
+                        <wp:docPr id="570588814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1425947695" name="Picture"/>
+                                <pic:cNvPr id="570588814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1869527296" name="Picture">
+                  <wp:docPr id="726224245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1869527296" name="Picture"/>
+                          <pic:cNvPr id="726224245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299457253" name="Picture">
+                  <wp:docPr id="935027741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299457253" name="Picture"/>
+                          <pic:cNvPr id="935027741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306685671" name="Picture">
+                  <wp:docPr id="491580196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306685671" name="Picture"/>
+                          <pic:cNvPr id="491580196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164666713" name="Picture">
+                  <wp:docPr id="1828978169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164666713" name="Picture"/>
+                          <pic:cNvPr id="1828978169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717428127" name="Picture">
+                  <wp:docPr id="703280369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717428127" name="Picture"/>
+                          <pic:cNvPr id="703280369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1899301002" name="Picture">
+                        <wp:docPr id="1261060938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1899301002" name="Picture"/>
+                                <pic:cNvPr id="1261060938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1585190769" name="Picture">
+                        <wp:docPr id="1906737403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1585190769" name="Picture"/>
+                                <pic:cNvPr id="1906737403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1285702588" name="Picture">
+                        <wp:docPr id="423890090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1285702588" name="Picture"/>
+                                <pic:cNvPr id="423890090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1368885713" name="Picture">
+                        <wp:docPr id="643847906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1368885713" name="Picture"/>
+                                <pic:cNvPr id="643847906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1692910710" name="Picture">
+                        <wp:docPr id="956331827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1692910710" name="Picture"/>
+                                <pic:cNvPr id="956331827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="416624232" name="Picture">
+                        <wp:docPr id="299117856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="416624232" name="Picture"/>
+                                <pic:cNvPr id="299117856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1852354510" name="Picture">
+                        <wp:docPr id="851593122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1852354510" name="Picture"/>
+                                <pic:cNvPr id="851593122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1390701939" name="Picture">
+                        <wp:docPr id="1631861088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1390701939" name="Picture"/>
+                                <pic:cNvPr id="1631861088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="373069339" name="Picture">
+                        <wp:docPr id="466545948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="373069339" name="Picture"/>
+                                <pic:cNvPr id="466545948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="413528631" name="Picture">
+                        <wp:docPr id="1185788773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="413528631" name="Picture"/>
+                                <pic:cNvPr id="1185788773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="960548812" name="Picture">
+                        <wp:docPr id="1804135651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="960548812" name="Picture"/>
+                                <pic:cNvPr id="1804135651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2129297971" name="Picture">
+                        <wp:docPr id="515120215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2129297971" name="Picture"/>
+                                <pic:cNvPr id="515120215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1755367014" name="Picture">
+                        <wp:docPr id="663213780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1755367014" name="Picture"/>
+                                <pic:cNvPr id="663213780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1898451570" name="Picture">
+                        <wp:docPr id="287007166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1898451570" name="Picture"/>
+                                <pic:cNvPr id="287007166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="905195718" name="Picture">
+                        <wp:docPr id="1233866029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="905195718" name="Picture"/>
+                                <pic:cNvPr id="1233866029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360559263" name="Picture">
+                  <wp:docPr id="47150785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360559263" name="Picture"/>
+                          <pic:cNvPr id="47150785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468787283" name="Picture">
+                  <wp:docPr id="1684099251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468787283" name="Picture"/>
+                          <pic:cNvPr id="1684099251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996150489" name="Picture">
+                  <wp:docPr id="697529715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996150489" name="Picture"/>
+                          <pic:cNvPr id="697529715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938751275" name="Picture">
+                  <wp:docPr id="638378708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938751275" name="Picture"/>
+                          <pic:cNvPr id="638378708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047176462" name="Picture">
+                  <wp:docPr id="169989809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047176462" name="Picture"/>
+                          <pic:cNvPr id="169989809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348465422" name="Picture">
+                  <wp:docPr id="114791138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348465422" name="Picture"/>
+                          <pic:cNvPr id="114791138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="920471282" name="Picture">
+                        <wp:docPr id="1643530792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="920471282" name="Picture"/>
+                                <pic:cNvPr id="1643530792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225321749" name="Picture">
+                  <wp:docPr id="230888842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225321749" name="Picture"/>
+                          <pic:cNvPr id="230888842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144624730" name="Picture">
+                  <wp:docPr id="1149325286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144624730" name="Picture"/>
+                          <pic:cNvPr id="1149325286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593642372" name="Picture">
+                  <wp:docPr id="393603668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593642372" name="Picture"/>
+                          <pic:cNvPr id="393603668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295054167" name="Picture">
+                  <wp:docPr id="523420447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295054167" name="Picture"/>
+                          <pic:cNvPr id="523420447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324042479" name="Picture">
+                  <wp:docPr id="552456594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324042479" name="Picture"/>
+                          <pic:cNvPr id="552456594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848796377" name="Picture">
+                  <wp:docPr id="1241545056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848796377" name="Picture"/>
+                          <pic:cNvPr id="1241545056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="74366524" name="Picture">
+                        <wp:docPr id="1700746581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="74366524" name="Picture"/>
+                                <pic:cNvPr id="1700746581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166282201" name="Picture">
+                        <wp:docPr id="1860987980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166282201" name="Picture"/>
+                                <pic:cNvPr id="1860987980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013758342" name="Picture">
+                  <wp:docPr id="1904638265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013758342" name="Picture"/>
+                          <pic:cNvPr id="1904638265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745121213" name="Picture">
+                  <wp:docPr id="913639813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745121213" name="Picture"/>
+                          <pic:cNvPr id="913639813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661531795" name="Picture">
+                  <wp:docPr id="945335478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661531795" name="Picture"/>
+                          <pic:cNvPr id="945335478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695770278" name="Picture">
+                  <wp:docPr id="2026450110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695770278" name="Picture"/>
+                          <pic:cNvPr id="2026450110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058420482" name="Picture">
+                  <wp:docPr id="1158184501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058420482" name="Picture"/>
+                          <pic:cNvPr id="1158184501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603461453" name="Picture">
+                  <wp:docPr id="1139220761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603461453" name="Picture"/>
+                          <pic:cNvPr id="1139220761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1698406963" name="Picture">
+                        <wp:docPr id="845186255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1698406963" name="Picture"/>
+                                <pic:cNvPr id="845186255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762031952" name="Picture">
+                  <wp:docPr id="1215661171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762031952" name="Picture"/>
+                          <pic:cNvPr id="1215661171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254114419" name="Picture">
+                  <wp:docPr id="1306302429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254114419" name="Picture"/>
+                          <pic:cNvPr id="1306302429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018973115" name="Picture">
+                  <wp:docPr id="1623464369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018973115" name="Picture"/>
+                          <pic:cNvPr id="1623464369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347248231" name="Picture">
+                  <wp:docPr id="675271453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347248231" name="Picture"/>
+                          <pic:cNvPr id="675271453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349916038" name="Picture">
+                  <wp:docPr id="567939271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349916038" name="Picture"/>
+                          <pic:cNvPr id="567939271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263303061" name="Picture">
+                  <wp:docPr id="2133605779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263303061" name="Picture"/>
+                          <pic:cNvPr id="2133605779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1626399937" name="Picture">
+                        <wp:docPr id="153764943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1626399937" name="Picture"/>
+                                <pic:cNvPr id="153764943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420492459" name="Picture">
+                  <wp:docPr id="151974060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420492459" name="Picture"/>
+                          <pic:cNvPr id="151974060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865848851" name="Picture">
+                  <wp:docPr id="1390269950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865848851" name="Picture"/>
+                          <pic:cNvPr id="1390269950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048751514" name="Picture">
+                  <wp:docPr id="1688074537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048751514" name="Picture"/>
+                          <pic:cNvPr id="1688074537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148515011" name="Picture">
+                  <wp:docPr id="462195830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148515011" name="Picture"/>
+                          <pic:cNvPr id="462195830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365278035" name="Picture">
+                  <wp:docPr id="821106999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365278035" name="Picture"/>
+                          <pic:cNvPr id="821106999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629466875" name="Picture">
+                  <wp:docPr id="1706615836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629466875" name="Picture"/>
+                          <pic:cNvPr id="1706615836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289394656" name="Picture">
+                  <wp:docPr id="1444616518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289394656" name="Picture"/>
+                          <pic:cNvPr id="1444616518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455532148" name="Picture">
+                  <wp:docPr id="387848183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455532148" name="Picture"/>
+                          <pic:cNvPr id="387848183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536651174" name="Picture">
+                  <wp:docPr id="551040279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536651174" name="Picture"/>
+                          <pic:cNvPr id="551040279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>