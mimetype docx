--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850957969" name="Picture">
+                  <wp:docPr id="1665660313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850957969" name="Picture"/>
+                          <pic:cNvPr id="1665660313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016083987" name="Picture">
+                  <wp:docPr id="682496744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016083987" name="Picture"/>
+                          <pic:cNvPr id="682496744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="303973015" name="Picture">
+                        <wp:docPr id="502257674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="303973015" name="Picture"/>
+                                <pic:cNvPr id="502257674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1001099501" name="Picture">
+                  <wp:docPr id="496868044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1001099501" name="Picture"/>
+                          <pic:cNvPr id="496868044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162488485" name="Picture">
+                  <wp:docPr id="1001412938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162488485" name="Picture"/>
+                          <pic:cNvPr id="1001412938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="396773286" name="Picture">
+                  <wp:docPr id="115262068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="396773286" name="Picture"/>
+                          <pic:cNvPr id="115262068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267289511" name="Picture">
+                  <wp:docPr id="1169535798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267289511" name="Picture"/>
+                          <pic:cNvPr id="1169535798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013689624" name="Picture">
+                  <wp:docPr id="1426933841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013689624" name="Picture"/>
+                          <pic:cNvPr id="1426933841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1821604962" name="Picture">
+                        <wp:docPr id="1738723455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1821604962" name="Picture"/>
+                                <pic:cNvPr id="1738723455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1502492128" name="Picture">
+                        <wp:docPr id="2009040489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1502492128" name="Picture"/>
+                                <pic:cNvPr id="2009040489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2122954796" name="Picture">
+                        <wp:docPr id="1246105357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2122954796" name="Picture"/>
+                                <pic:cNvPr id="1246105357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2086932706" name="Picture">
+                        <wp:docPr id="1873042335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2086932706" name="Picture"/>
+                                <pic:cNvPr id="1873042335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1782379729" name="Picture">
+                        <wp:docPr id="853372092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1782379729" name="Picture"/>
+                                <pic:cNvPr id="853372092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="844430485" name="Picture">
+                        <wp:docPr id="1567096320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="844430485" name="Picture"/>
+                                <pic:cNvPr id="1567096320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="225512234" name="Picture">
+                        <wp:docPr id="2045871348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="225512234" name="Picture"/>
+                                <pic:cNvPr id="2045871348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1167995086" name="Picture">
+                        <wp:docPr id="1174363742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1167995086" name="Picture"/>
+                                <pic:cNvPr id="1174363742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1523694340" name="Picture">
+                        <wp:docPr id="1205177657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1523694340" name="Picture"/>
+                                <pic:cNvPr id="1205177657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="508587731" name="Picture">
+                        <wp:docPr id="179779410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="508587731" name="Picture"/>
+                                <pic:cNvPr id="179779410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="486849748" name="Picture">
+                        <wp:docPr id="1915439389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="486849748" name="Picture"/>
+                                <pic:cNvPr id="1915439389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1468404883" name="Picture">
+                        <wp:docPr id="995999519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1468404883" name="Picture"/>
+                                <pic:cNvPr id="995999519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="816153695" name="Picture">
+                        <wp:docPr id="344935803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="816153695" name="Picture"/>
+                                <pic:cNvPr id="344935803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1495973460" name="Picture">
+                        <wp:docPr id="466221643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1495973460" name="Picture"/>
+                                <pic:cNvPr id="466221643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1110989300" name="Picture">
+                        <wp:docPr id="1444275085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1110989300" name="Picture"/>
+                                <pic:cNvPr id="1444275085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622371680" name="Picture">
+                  <wp:docPr id="17227368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622371680" name="Picture"/>
+                          <pic:cNvPr id="17227368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1808863714" name="Picture">
+                  <wp:docPr id="1896248018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1808863714" name="Picture"/>
+                          <pic:cNvPr id="1896248018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576194095" name="Picture">
+                  <wp:docPr id="1742071790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576194095" name="Picture"/>
+                          <pic:cNvPr id="1742071790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91067614" name="Picture">
+                  <wp:docPr id="854322077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91067614" name="Picture"/>
+                          <pic:cNvPr id="854322077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709730084" name="Picture">
+                  <wp:docPr id="1705892311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709730084" name="Picture"/>
+                          <pic:cNvPr id="1705892311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716588767" name="Picture">
+                  <wp:docPr id="1987235764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716588767" name="Picture"/>
+                          <pic:cNvPr id="1987235764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1961565079" name="Picture">
+                        <wp:docPr id="2145361683" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1961565079" name="Picture"/>
+                                <pic:cNvPr id="2145361683" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1400284569" name="Picture">
+                  <wp:docPr id="1683627098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1400284569" name="Picture"/>
+                          <pic:cNvPr id="1683627098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348215130" name="Picture">
+                  <wp:docPr id="1980257517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348215130" name="Picture"/>
+                          <pic:cNvPr id="1980257517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093465445" name="Picture">
+                  <wp:docPr id="1974237752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093465445" name="Picture"/>
+                          <pic:cNvPr id="1974237752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444728048" name="Picture">
+                  <wp:docPr id="1353167509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444728048" name="Picture"/>
+                          <pic:cNvPr id="1353167509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820568365" name="Picture">
+                  <wp:docPr id="846466579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820568365" name="Picture"/>
+                          <pic:cNvPr id="846466579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55817870" name="Picture">
+                  <wp:docPr id="669762098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55817870" name="Picture"/>
+                          <pic:cNvPr id="669762098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1185090098" name="Picture">
+                        <wp:docPr id="1697933851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1185090098" name="Picture"/>
+                                <pic:cNvPr id="1697933851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104290324" name="Picture">
+                  <wp:docPr id="716600464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104290324" name="Picture"/>
+                          <pic:cNvPr id="716600464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485442468" name="Picture">
+                  <wp:docPr id="104023947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485442468" name="Picture"/>
+                          <pic:cNvPr id="104023947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1090309402" name="Picture">
+                  <wp:docPr id="2051083883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1090309402" name="Picture"/>
+                          <pic:cNvPr id="2051083883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880663336" name="Picture">
+                  <wp:docPr id="1457339423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880663336" name="Picture"/>
+                          <pic:cNvPr id="1457339423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626865575" name="Picture">
+                  <wp:docPr id="2065114028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626865575" name="Picture"/>
+                          <pic:cNvPr id="2065114028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763717777" name="Picture">
+                  <wp:docPr id="845646701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763717777" name="Picture"/>
+                          <pic:cNvPr id="845646701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421703964" name="Picture">
+                  <wp:docPr id="1169315811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421703964" name="Picture"/>
+                          <pic:cNvPr id="1169315811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392132346" name="Picture">
+                  <wp:docPr id="1258324187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392132346" name="Picture"/>
+                          <pic:cNvPr id="1258324187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146086902" name="Picture">
+                  <wp:docPr id="1158100177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146086902" name="Picture"/>
+                          <pic:cNvPr id="1158100177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560384195" name="Picture">
+                  <wp:docPr id="1615818417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560384195" name="Picture"/>
+                          <pic:cNvPr id="1615818417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646713328" name="Picture">
+                  <wp:docPr id="1783545222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646713328" name="Picture"/>
+                          <pic:cNvPr id="1783545222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349776277" name="Picture">
+                  <wp:docPr id="1235751474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349776277" name="Picture"/>
+                          <pic:cNvPr id="1235751474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="564849067" name="Picture">
+                        <wp:docPr id="588930007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="564849067" name="Picture"/>
+                                <pic:cNvPr id="588930007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086857098" name="Picture">
+                  <wp:docPr id="707458052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086857098" name="Picture"/>
+                          <pic:cNvPr id="707458052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415202322" name="Picture">
+                  <wp:docPr id="1432354841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415202322" name="Picture"/>
+                          <pic:cNvPr id="1432354841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571786455" name="Picture">
+                  <wp:docPr id="759404550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571786455" name="Picture"/>
+                          <pic:cNvPr id="759404550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598502776" name="Picture">
+                  <wp:docPr id="743286365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598502776" name="Picture"/>
+                          <pic:cNvPr id="743286365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602762038" name="Picture">
+                  <wp:docPr id="581429085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602762038" name="Picture"/>
+                          <pic:cNvPr id="581429085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835840680" name="Picture">
+                  <wp:docPr id="1876574197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835840680" name="Picture"/>
+                          <pic:cNvPr id="1876574197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158719094" name="Picture">
+                        <wp:docPr id="938578678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158719094" name="Picture"/>
+                                <pic:cNvPr id="938578678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822729266" name="Picture">
+                  <wp:docPr id="905388866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822729266" name="Picture"/>
+                          <pic:cNvPr id="905388866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314219966" name="Picture">
+                  <wp:docPr id="2095379081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314219966" name="Picture"/>
+                          <pic:cNvPr id="2095379081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54960418" name="Picture">
+                  <wp:docPr id="1381643502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54960418" name="Picture"/>
+                          <pic:cNvPr id="1381643502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44561,57 +44561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169208743" name="Picture">
+                  <wp:docPr id="1235448032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169208743" name="Picture"/>
+                          <pic:cNvPr id="1235448032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44632,57 +44632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60917698" name="Picture">
+                  <wp:docPr id="302560231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60917698" name="Picture"/>
+                          <pic:cNvPr id="302560231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45046,57 +45046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903379237" name="Picture">
+                  <wp:docPr id="292952076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903379237" name="Picture"/>
+                          <pic:cNvPr id="292952076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>